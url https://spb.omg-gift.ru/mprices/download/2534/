--- v0 (2026-06-15)
+++ v1 (2026-10-18)
@@ -14,56 +14,56 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="777">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="474">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-15 13:12:07</t>
+    <t>Актуальность прайса на: 2026-10-18 14:32:32</t>
   </si>
   <si>
     <t>Открытки и конверты</t>
   </si>
   <si>
     <t>Конверты подарочные</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
@@ -100,1256 +100,401 @@
   <si>
     <t>Конверт подарочный 16,5*9см 410 1/10 1/250 Арт: 003004/410</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/22069/</t>
   </si>
   <si>
     <t>003010/17</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1017 1/10 1/250 Арт: 003010/17</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/22072/</t>
   </si>
   <si>
     <t>003004/121</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 121 1/10 1/250 Арт: 003004/121</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004121/</t>
   </si>
   <si>
-    <t>003004/122</t>
-[...34 lines deleted...]
-  <si>
     <t>003004/127</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 127 1/10 1/250 Арт: 003004/127</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/14866/</t>
   </si>
   <si>
-    <t>003004/128</t>
-[...7 lines deleted...]
-  <si>
     <t>003004/130</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 130 1/10 1/250 Арт: 003004/130</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/14770/</t>
   </si>
   <si>
-    <t>003004/133</t>
-[...16 lines deleted...]
-  <si>
     <t>003004/136</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 136 1/10 1/250 Арт: 003004/136</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004120-3/</t>
   </si>
   <si>
-    <t>003004/137</t>
-[...7 lines deleted...]
-  <si>
     <t>003004/138</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 138 1/10 1/250 Арт: 003004/138</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/14803/</t>
   </si>
   <si>
-    <t>003004/143</t>
-[...25 lines deleted...]
-  <si>
     <t>003004/151</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 151 1/10 1/250 Арт: 003004/151</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004126-8/</t>
   </si>
   <si>
-    <t>003004/153</t>
-[...16 lines deleted...]
-  <si>
     <t>003004/158</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 158 1/10 1/250 Арт: 003004/158</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/14781/</t>
   </si>
   <si>
-    <t>003004/161</t>
-[...25 lines deleted...]
-  <si>
     <t>003004/170</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 170 1/10 1/250 Арт: 003004/170</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004121-19/</t>
   </si>
   <si>
-    <t>003004/173</t>
-[...7 lines deleted...]
-  <si>
     <t>003004/181</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 181 1/10 1/250 Арт: 003004/181</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004120-13/</t>
   </si>
   <si>
-    <t>003004/182</t>
-[...16 lines deleted...]
-  <si>
     <t>003004/190</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 190 1/10 1/250 Арт: 003004/190</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004127-14/</t>
   </si>
   <si>
-    <t>003004/193</t>
-[...16 lines deleted...]
-  <si>
     <t>003004/196</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 196 1/10 1/250 Арт: 003004/196</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004127-17-1/</t>
   </si>
   <si>
-    <t>003004/197</t>
-[...43 lines deleted...]
-  <si>
     <t>003004/207</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 207 1/10 1/250 Арт: 003004/207</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/18046/</t>
   </si>
   <si>
-    <t>003004/209</t>
-[...79 lines deleted...]
-  <si>
     <t>003004/227</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 227 1/10 1/250 Арт: 003004/227</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/18033/</t>
   </si>
   <si>
     <t>003004/229</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 229 1/10 1/250 Арт: 003004/229</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/18034/</t>
   </si>
   <si>
     <t>003004/231</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 231 1/10 1/250 Арт: 003004/231</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/18016/</t>
   </si>
   <si>
-    <t>003004/232</t>
-[...7 lines deleted...]
-  <si>
     <t>003004/233</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 233 1/10 1/250 Арт: 003004/233</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004127-17-1-18/</t>
   </si>
   <si>
-    <t>003004/234</t>
-[...7 lines deleted...]
-  <si>
     <t>003004/235</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 235 1/10 1/250 Арт: 003004/235</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004120-5-1-1-1-4/</t>
   </si>
   <si>
-    <t>003004/238</t>
-[...25 lines deleted...]
-  <si>
     <t>003004/243</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 243 1/10 1/250 Арт: 003004/243</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004200-1-1-1-1/</t>
   </si>
   <si>
-    <t>003004/246</t>
-[...16 lines deleted...]
-  <si>
     <t>003004/249</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 249 1/10 1/250 Арт: 003004/249</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004200-1-2-2/</t>
   </si>
   <si>
-    <t>003004/252</t>
-[...16 lines deleted...]
-  <si>
     <t>003004/255</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 255 1/10 1/250 Арт: 003004/255</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004200-1-1-2-1/</t>
   </si>
   <si>
-    <t>003004/256</t>
-[...70 lines deleted...]
-  <si>
     <t>003004/265</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 265 1/10 1/250 Арт: 003004/265</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004200-2-1-3/</t>
   </si>
   <si>
     <t>003004/267</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 267 1/10 1/250 Арт: 003004/267</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/18082/</t>
   </si>
   <si>
-    <t>003004/268</t>
-[...43 lines deleted...]
-  <si>
     <t>003004/273</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 273 1/10 1/250 Арт: 003004/273</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004200-1-2-1-2/</t>
   </si>
   <si>
     <t>003004/275</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 275 1/10 1/250 Арт: 003004/275</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004127-17-1-23/</t>
   </si>
   <si>
-    <t>003004/279</t>
-[...178 lines deleted...]
-  <si>
     <t>003004/320</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 320 1/10 1/250 Арт: 003004/320</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20356/</t>
   </si>
   <si>
     <t>003004/321</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 321 1/10 1/250 Арт: 003004/321</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20357/</t>
   </si>
   <si>
     <t>003004/322</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 322 1/10 1/250 Арт: 003004/322</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004121-24/</t>
   </si>
   <si>
     <t>003004/327</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 327 1/10 1/250 Арт: 003004/327</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20359/</t>
   </si>
   <si>
     <t>003004/328</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 328 1/10 1/250 Арт: 003004/328</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20360/</t>
   </si>
   <si>
-    <t>003004/346</t>
-[...7 lines deleted...]
-  <si>
     <t>003004/349</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 349 1/10 1/250 Арт: 003004/349</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20373/</t>
   </si>
   <si>
-    <t>003004/350</t>
-[...7 lines deleted...]
-  <si>
     <t>003004/351</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 351 1/10 1/250 Арт: 003004/351</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004121-24-13/</t>
   </si>
   <si>
-    <t>003004/352</t>
-[...16 lines deleted...]
-  <si>
     <t>003004/355</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 355 1/10 1/250 Арт: 003004/355</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20375/</t>
   </si>
   <si>
-    <t>003004/357</t>
-[...34 lines deleted...]
-  <si>
     <t>003004/361</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 361 1/10 1/250 Арт: 003004/361</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20381/</t>
   </si>
   <si>
-    <t>003004/362</t>
-[...34 lines deleted...]
-  <si>
     <t>003004/367</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 367 1/10 1/250 Арт: 003004/367</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20387/</t>
   </si>
   <si>
     <t>003004/369</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 369 1/10 1/250 Арт: 003004/369</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20389/</t>
   </si>
   <si>
-    <t>003004/371</t>
-[...16 lines deleted...]
-  <si>
     <t>003004/373</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 373 1/10 1/250 Арт: 003004/373</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20392/</t>
   </si>
   <si>
     <t>003004/374</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 374 1/10 1/250 Арт: 003004/374</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004121-24-17/</t>
   </si>
   <si>
     <t>003004/375</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 375 1/10 1/250 Арт: 003004/375</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20393/</t>
   </si>
   <si>
-    <t>003004/377</t>
-[...7 lines deleted...]
-  <si>
     <t>003004/378</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 378 1/10 1/250 Арт: 003004/378</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004121-24-19/</t>
   </si>
   <si>
-    <t>003004/379</t>
-[...16 lines deleted...]
-  <si>
     <t>003004/381</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 381 1/10 1/250 Арт: 003004/381</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/003004121-24-21/</t>
   </si>
   <si>
-    <t>003004/382</t>
-[...7 lines deleted...]
-  <si>
     <t>003004/383</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 383 1/10 1/250 Арт: 003004/383</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/22138/</t>
   </si>
   <si>
     <t>003004/384</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 384 1/10 1/250 Арт: 003004/384</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/22313/</t>
   </si>
   <si>
     <t>003004/385</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 385 1/10 1/250 Арт: 003004/385</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/22146/</t>
@@ -1603,122 +748,95 @@
   <si>
     <t>Конверт подарочный 16,5*9см 415 1/10 1/250 Арт: 003004/415</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/22327/</t>
   </si>
   <si>
     <t>003004/416</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 416 1/10 1/250 Арт: 003004/416</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/22328/</t>
   </si>
   <si>
     <t>003004/417</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 417 1/10 1/250 Арт: 003004/417</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/22150/</t>
   </si>
   <si>
-    <t>003004/418</t>
-[...16 lines deleted...]
-  <si>
     <t>003004/420</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 420 1/10 1/250 Арт: 003004/420</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/22151/</t>
   </si>
   <si>
     <t>003004/421</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 421 1/10 1/250 Арт: 003004/421</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/22144/</t>
   </si>
   <si>
     <t>003004/422</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 422 1/10 1/250 Арт: 003004/422</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/22329/</t>
   </si>
   <si>
     <t>003004/423</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 423 1/10 1/250 Арт: 003004/423</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/22145/</t>
   </si>
   <si>
     <t>003004/424</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 424 1/10 1/250 Арт: 003004/424</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/22152/</t>
   </si>
   <si>
-    <t>003004/425</t>
-[...7 lines deleted...]
-  <si>
     <t>003010/1</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1001 1/10 1/250 Арт: 003010/1</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0030101/</t>
   </si>
   <si>
     <t>003010/3</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1003 1/10 1/250 Арт: 003010/3</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0030101-2/</t>
   </si>
   <si>
     <t>003010/4</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1004 1/10 1/250 Арт: 003010/4</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0030101-1-1/</t>
@@ -1828,84 +946,57 @@
   <si>
     <t>Конверт подарочный 16,9*9,4см 1020 1/10 1/250 Арт: 003010/20</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/22074/</t>
   </si>
   <si>
     <t>003010/21</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1021 1/10 1/250 Арт: 003010/21</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/22071/</t>
   </si>
   <si>
     <t>003011/16</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1116 1/10 1/250 Арт: 003011/16</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0030101-5-2/</t>
   </si>
   <si>
-    <t>003011/17</t>
-[...16 lines deleted...]
-  <si>
     <t>003011/20</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1120 1/10 1/250 Арт: 003011/20</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0030101-5-2-3/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://spb.omg-gift.ru/product/0030101-5-2-4/</t>
   </si>
   <si>
     <t>003011/22</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1122 1/10 1/250 Арт: 003011/22</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0030101-5-2-5/</t>
   </si>
   <si>
     <t>003012/22</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1222 1/10 1/250 Арт: 003012/22</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0030101-5-1-2/</t>
   </si>
   <si>
     <t>003012/23</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1223 1/10 1/250 Арт: 003012/23</t>
   </si>
@@ -2522,51 +1613,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69897.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69901.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69907.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64229.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64230.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64231.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58682.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58683.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59039.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64232.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58592.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59043.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59044.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58684.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58685.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58344.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64233.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64234.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64235.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58337.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58346.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64237.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58345.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58339.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51220.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59045.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58686.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64238.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59048.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58562.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58564.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48643.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58594.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58565.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58560.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58537.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58597.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58687.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58598.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58599.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59264.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59265.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64239.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58540.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58499.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64241.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58545.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58548.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58549.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58550.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58551.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58552.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58500.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58351.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58554.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58555.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58501.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58354.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58355.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59057.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59058.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59060.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58603.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59062.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59064.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59066.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59067.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59068.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59069.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58604.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59070.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58605.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59071.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58690.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58691.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58692.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58694.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59072.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58695.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58557.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58696.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58697.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58606.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58559.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59266.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59074.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64247.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64403.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64404.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64405.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64406.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64407.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64408.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64410.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64411.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64413.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64414.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64415.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64416.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64417.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64418.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64419.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64420.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64423.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64425.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64426.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64262.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64428.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64429.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64271.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64442.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64274.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64275.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64443.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64276.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64444.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64446.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64447.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64448.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64449.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64450.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64451.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64452.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64453.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64454.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64456.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64458.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64278.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64460.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64461.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64279.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64462.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64280.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64281.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64282.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64464.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64283.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70046.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70048.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70448.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70064.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70066.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70450.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69887.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70051.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69903.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70080.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70452.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70454.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69889.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69891.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70456.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70458.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70460.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70462.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70052.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70464.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70466.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70468.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69893.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69895.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70470.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70472.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69899.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70054.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70068.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70070.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70474.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70476.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70478.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70072.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70056.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70058.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70074.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70060.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70480.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70062.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70076.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70078.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63015.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63017.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63018.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63019.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63020.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63022.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63023.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63029.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63024.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63025.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63027.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63028.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69909.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69911.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69905.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64372.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64373.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64374.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64375.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64376.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64377.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64378.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69341.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63053.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63057.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63060.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63061.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64379.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64380.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64381.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64382.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64383.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64384.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64385.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64386.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69343.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64387.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64388.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64389.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64390.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64391.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64392.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64393.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69339.96x96224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69345.96x96225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64394.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62778.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62777.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62776.96x96230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62826.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62827.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61328.96x96233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61329.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61330.96x96235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61331.96x96236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61332.96x96237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61333.96x96238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61334.96x96239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61335.96x96240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336.96x96241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61337.96x96242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61338.96x96243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61339.96x96244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61265.96x96245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266.96x96246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61267.96x96247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69483.96x96248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69826.96x96249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61323.96x96250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61342.96x96251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61325.96x96252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61327.96x96253.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69897.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69901.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69907.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64229.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59039.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58592.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58684.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58344.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58337.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58345.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58686.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59048.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48643.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58560.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59264.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58551.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58552.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58500.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58554.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58501.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59058.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59062.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59067.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58692.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58694.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58606.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58559.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64425.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64426.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64262.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64428.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64429.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64442.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64275.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64444.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64450.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64456.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64458.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64461.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64279.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64462.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64281.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64283.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70048.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70448.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70064.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70066.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70450.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69887.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70051.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69903.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70080.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70452.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70454.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69889.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69891.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70456.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70458.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70460.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70462.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70052.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70464.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70466.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70468.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69893.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69895.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70470.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70472.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69899.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70054.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70068.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70070.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70474.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70476.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70478.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70072.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70074.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70060.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70480.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70062.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70076.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63015.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63017.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63018.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63019.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63020.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63022.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63023.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63029.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63024.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63025.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63027.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63028.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69909.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69911.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69905.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64372.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64375.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64377.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64378.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69341.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63053.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63057.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63060.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63061.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64379.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64380.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64381.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64382.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64383.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64384.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64385.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64386.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69343.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64387.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64388.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64389.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64390.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64391.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64392.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64393.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69339.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69345.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64394.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62778.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62777.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62776.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62826.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62827.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61328.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61329.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61330.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61331.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61332.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61333.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61334.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61335.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61337.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61338.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61339.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61265.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61267.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69483.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69826.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61323.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61342.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61325.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61327.96x96152.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_22994" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2657,7497 +1748,4467 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_15669" descr=""/>
+        <xdr:cNvPr id="5" name="product_15768" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_15670" descr=""/>
+        <xdr:cNvPr id="6" name="product_15672" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_15671" descr=""/>
+        <xdr:cNvPr id="7" name="product_15703" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_15738" descr=""/>
+        <xdr:cNvPr id="8" name="product_15705" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_15768" descr=""/>
+        <xdr:cNvPr id="9" name="product_15746" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_15702" descr=""/>
+        <xdr:cNvPr id="10" name="product_15683" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_15672" descr=""/>
+        <xdr:cNvPr id="11" name="product_15687" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_15740" descr=""/>
+        <xdr:cNvPr id="12" name="product_15942" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_15741" descr=""/>
+        <xdr:cNvPr id="13" name="product_15782" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_15703" descr=""/>
+        <xdr:cNvPr id="14" name="product_18931" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_15704" descr=""/>
+        <xdr:cNvPr id="15" name="product_18959" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_15705" descr=""/>
+        <xdr:cNvPr id="16" name="product_18946" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_15707" descr=""/>
+        <xdr:cNvPr id="17" name="product_18947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_15709" descr=""/>
+        <xdr:cNvPr id="18" name="product_18929" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_15711" descr=""/>
+        <xdr:cNvPr id="19" name="product_18949" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_15746" descr=""/>
+        <xdr:cNvPr id="20" name="product_18930" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_15678" descr=""/>
+        <xdr:cNvPr id="21" name="product_18963" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_15682" descr=""/>
+        <xdr:cNvPr id="22" name="product_18981" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_15683" descr=""/>
+        <xdr:cNvPr id="23" name="product_18975" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_15770" descr=""/>
+        <xdr:cNvPr id="24" name="product_18997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_15774" descr=""/>
+        <xdr:cNvPr id="25" name="product_18995" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_15686" descr=""/>
+        <xdr:cNvPr id="26" name="product_18990" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_15687" descr=""/>
+        <xdr:cNvPr id="27" name="product_18954" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_15690" descr=""/>
+        <xdr:cNvPr id="28" name="product_21283" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_15942" descr=""/>
+        <xdr:cNvPr id="29" name="product_21284" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_15943" descr=""/>
+        <xdr:cNvPr id="30" name="product_21054" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_15946" descr=""/>
+        <xdr:cNvPr id="31" name="product_21286" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_15782" descr=""/>
+        <xdr:cNvPr id="32" name="product_21287" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_15784" descr=""/>
+        <xdr:cNvPr id="33" name="product_21300" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_15785" descr=""/>
+        <xdr:cNvPr id="34" name="product_21067" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_18931" descr=""/>
+        <xdr:cNvPr id="35" name="product_21302" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_18932" descr=""/>
+        <xdr:cNvPr id="36" name="product_21308" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_18958" descr=""/>
+        <xdr:cNvPr id="37" name="product_21314" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_18957" descr=""/>
+        <xdr:cNvPr id="38" name="product_21316" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_18961" descr=""/>
+        <xdr:cNvPr id="39" name="product_21319" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_18960" descr=""/>
+        <xdr:cNvPr id="40" name="product_21071" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_18959" descr=""/>
+        <xdr:cNvPr id="41" name="product_21320" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_18970" descr=""/>
+        <xdr:cNvPr id="42" name="product_21073" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_18969" descr=""/>
+        <xdr:cNvPr id="43" name="product_21075" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_18935" descr=""/>
+        <xdr:cNvPr id="44" name="product_23065" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_18928" descr=""/>
+        <xdr:cNvPr id="45" name="product_23240" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_18968" descr=""/>
+        <xdr:cNvPr id="46" name="product_23073" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_18940" descr=""/>
+        <xdr:cNvPr id="47" name="product_23074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_18943" descr=""/>
+        <xdr:cNvPr id="48" name="product_23241" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_18944" descr=""/>
+        <xdr:cNvPr id="49" name="product_22989" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_18945" descr=""/>
+        <xdr:cNvPr id="50" name="product_23067" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_18946" descr=""/>
+        <xdr:cNvPr id="51" name="product_22997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_18947" descr=""/>
+        <xdr:cNvPr id="52" name="product_23081" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_18929" descr=""/>
+        <xdr:cNvPr id="53" name="product_23242" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_18879" descr=""/>
+        <xdr:cNvPr id="54" name="product_23243" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_18949" descr=""/>
+        <xdr:cNvPr id="55" name="product_22990" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_18950" descr=""/>
+        <xdr:cNvPr id="56" name="product_22991" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_18930" descr=""/>
+        <xdr:cNvPr id="57" name="product_23244" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_18882" descr=""/>
+        <xdr:cNvPr id="58" name="product_23245" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_18883" descr=""/>
+        <xdr:cNvPr id="59" name="product_23246" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_18964" descr=""/>
+        <xdr:cNvPr id="60" name="product_23247" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_18963" descr=""/>
+        <xdr:cNvPr id="61" name="product_23066" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_18984" descr=""/>
+        <xdr:cNvPr id="62" name="product_23248" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_18982" descr=""/>
+        <xdr:cNvPr id="63" name="product_23249" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_18981" descr=""/>
+        <xdr:cNvPr id="64" name="product_23250" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_18978" descr=""/>
+        <xdr:cNvPr id="65" name="product_22992" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_18976" descr=""/>
+        <xdr:cNvPr id="66" name="product_22993" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_18975" descr=""/>
+        <xdr:cNvPr id="67" name="product_23251" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_18974" descr=""/>
+        <xdr:cNvPr id="68" name="product_23252" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_18973" descr=""/>
+        <xdr:cNvPr id="69" name="product_22995" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_19003" descr=""/>
+        <xdr:cNvPr id="70" name="product_23068" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_19002" descr=""/>
+        <xdr:cNvPr id="71" name="product_23075" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_19001" descr=""/>
+        <xdr:cNvPr id="72" name="product_23076" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_19000" descr=""/>
+        <xdr:cNvPr id="73" name="product_23253" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_18999" descr=""/>
+        <xdr:cNvPr id="74" name="product_23254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_18998" descr=""/>
+        <xdr:cNvPr id="75" name="product_23255" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_18997" descr=""/>
+        <xdr:cNvPr id="76" name="product_23077" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_18995" descr=""/>
+        <xdr:cNvPr id="77" name="product_23078" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_18994" descr=""/>
+        <xdr:cNvPr id="78" name="product_23071" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_18993" descr=""/>
+        <xdr:cNvPr id="79" name="product_23256" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_18952" descr=""/>
+        <xdr:cNvPr id="80" name="product_23072" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_18992" descr=""/>
+        <xdr:cNvPr id="81" name="product_23079" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_18991" descr=""/>
+        <xdr:cNvPr id="82" name="product_20713" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_18990" descr=""/>
+        <xdr:cNvPr id="83" name="product_20716" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_18954" descr=""/>
+        <xdr:cNvPr id="84" name="product_20715" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_18988" descr=""/>
+        <xdr:cNvPr id="85" name="product_20720" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_18987" descr=""/>
+        <xdr:cNvPr id="86" name="product_20719" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_19004" descr=""/>
+        <xdr:cNvPr id="87" name="product_20718" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_21261" descr=""/>
+        <xdr:cNvPr id="88" name="product_20717" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_21262" descr=""/>
+        <xdr:cNvPr id="89" name="product_20726" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_21263" descr=""/>
+        <xdr:cNvPr id="90" name="product_20725" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_21264" descr=""/>
+        <xdr:cNvPr id="91" name="product_20724" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_21265" descr=""/>
+        <xdr:cNvPr id="92" name="product_20723" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_21266" descr=""/>
+        <xdr:cNvPr id="93" name="product_20721" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_21268" descr=""/>
+        <xdr:cNvPr id="94" name="product_20727" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_21269" descr=""/>
+        <xdr:cNvPr id="95" name="product_23000" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_21271" descr=""/>
+        <xdr:cNvPr id="96" name="product_23001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_21272" descr=""/>
+        <xdr:cNvPr id="97" name="product_22998" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_21273" descr=""/>
+        <xdr:cNvPr id="98" name="product_21235" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_21274" descr=""/>
+        <xdr:cNvPr id="99" name="product_21238" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_21275" descr=""/>
+        <xdr:cNvPr id="100" name="product_21240" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_21276" descr=""/>
+        <xdr:cNvPr id="101" name="product_21241" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_21277" descr=""/>
+        <xdr:cNvPr id="102" name="product_22786" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_21278" descr=""/>
+        <xdr:cNvPr id="103" name="product_20751" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_21281" descr=""/>
+        <xdr:cNvPr id="104" name="product_20758" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_21283" descr=""/>
+        <xdr:cNvPr id="105" name="product_20755" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_21284" descr=""/>
+        <xdr:cNvPr id="106" name="product_20754" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_21054" descr=""/>
+        <xdr:cNvPr id="107" name="product_21242" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_21286" descr=""/>
+        <xdr:cNvPr id="108" name="product_21243" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_21287" descr=""/>
+        <xdr:cNvPr id="109" name="product_21244" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_21063" descr=""/>
+        <xdr:cNvPr id="110" name="product_21245" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_21300" descr=""/>
+        <xdr:cNvPr id="111" name="product_21246" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_21066" descr=""/>
+        <xdr:cNvPr id="112" name="product_21247" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_21067" descr=""/>
+        <xdr:cNvPr id="113" name="product_21248" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_21301" descr=""/>
+        <xdr:cNvPr id="114" name="product_21249" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_21068" descr=""/>
+        <xdr:cNvPr id="115" name="product_22787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_21302" descr=""/>
+        <xdr:cNvPr id="116" name="product_21250" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_21304" descr=""/>
+        <xdr:cNvPr id="117" name="product_21251" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_21305" descr=""/>
+        <xdr:cNvPr id="118" name="product_21252" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_21306" descr=""/>
+        <xdr:cNvPr id="119" name="product_21253" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_21307" descr=""/>
+        <xdr:cNvPr id="120" name="product_21254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_21308" descr=""/>
+        <xdr:cNvPr id="121" name="product_21255" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_21309" descr=""/>
+        <xdr:cNvPr id="122" name="product_21256" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_21310" descr=""/>
+        <xdr:cNvPr id="123" name="product_22785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_21311" descr=""/>
+        <xdr:cNvPr id="124" name="product_22788" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_21312" descr=""/>
+        <xdr:cNvPr id="125" name="product_21257" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>132</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="126" name="product_21314" descr=""/>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="product_20598" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>133</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="127" name="product_21316" descr=""/>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="product_20597" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>134</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="128" name="product_21070" descr=""/>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="product_20595" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>135</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="129" name="product_21318" descr=""/>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="product_20596" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>136</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="130" name="product_21319" descr=""/>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="product_20620" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>137</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="131" name="product_21071" descr=""/>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="product_20621" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>138</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="132" name="product_21320" descr=""/>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="product_19880" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>139</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="133" name="product_21072" descr=""/>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="product_19881" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>140</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="134" name="product_21073" descr=""/>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="product_19882" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>141</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="135" name="product_21074" descr=""/>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="product_19883" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>142</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="136" name="product_21322" descr=""/>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="product_19884" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>143</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="137" name="product_21075" descr=""/>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="product_19885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>144</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="138" name="product_23064" descr=""/>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="product_19886" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>145</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="139" name="product_23065" descr=""/>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="product_19887" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>146</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="140" name="product_23240" descr=""/>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="product_19888" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>147</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="141" name="product_23073" descr=""/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="product_19889" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="142" name="product_23074" descr=""/>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="product_19890" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>149</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="143" name="product_23241" descr=""/>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="product_19891" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>150</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="144" name="product_22989" descr=""/>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="product_19877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>151</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="145" name="product_23067" descr=""/>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="product_19878" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>152</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="146" name="product_22997" descr=""/>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="product_19879" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>153</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="147" name="product_23081" descr=""/>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="product_22820" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>154</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="148" name="product_23242" descr=""/>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="product_22965" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>155</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="149" name="product_23243" descr=""/>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="product_16747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>156</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="150" name="product_22990" descr=""/>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="product_16770" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>157</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="151" name="product_22991" descr=""/>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="product_17475" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>158</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="152" name="product_23244" descr=""/>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="product_17478" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
-        <a:stretch>
-[...3028 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10406,59 +6467,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22067/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22069/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22072/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/14769/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004126/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/14866/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004120-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/14770/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004126-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004126-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004120-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/14803/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004120-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004120-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004120-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004126-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/14781/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004120-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004120-13-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004120-13-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/14882/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-17-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-17-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/18046/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-17-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004120-5-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-17-1-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-17-1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-17-1-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-17-1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/18033/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/18034/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/18016/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004120-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-17-1-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/18037/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004120-5-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004120-5-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004120-5-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/18082/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-17-1-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-17-1-23/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20334/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20335/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20336/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20337/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20338/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20339/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20341/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20342/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20344/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20345/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20346/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20347/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20348/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20349/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20350/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20351/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20354/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20356/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20357/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20359/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20360/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-24-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20373/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-24-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-24-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20374/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-24-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20375/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20377/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20378/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20379/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20380/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20381/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20382/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20383/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20384/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20385/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20387/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20389/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-24-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20391/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20392/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-24-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20393/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-24-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-24-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-24-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20395/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-24-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22137/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22138/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22313/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22146/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22147/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22314/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22062/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22140/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22070/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22154/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22315/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22316/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22063/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22064/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22317/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22318/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22319/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22320/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22139/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22321/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22322/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22323/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22065/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22066/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22324/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22325/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22068/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22141/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22148/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22149/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22326/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22327/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22328/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22150/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22142/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22143/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22151/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22144/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22329/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22145/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22152/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22153/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22073/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22074/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22071/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21859/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-2-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-1-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21860/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-6-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-6-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-6-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21858/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21861/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-8-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-2-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/18967/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21893/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22038/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-3-1-1-1-3/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22067/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22069/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22072/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/14866/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/14770/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/14803/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004126-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/14781/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004120-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-17-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/18046/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/18033/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/18034/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/18016/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-17-1-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004120-5-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/18082/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004200-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004127-17-1-23/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20356/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20357/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20359/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20360/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20373/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-24-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20375/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20381/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20387/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20389/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20392/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-24-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20393/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-24-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/003004121-24-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22138/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22313/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22146/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22147/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22314/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22062/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22140/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22070/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22154/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22315/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22316/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22063/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22064/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22317/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22318/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22319/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22320/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22139/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22321/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22322/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22323/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22065/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22066/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22324/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22325/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22068/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22141/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22148/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22149/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22326/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22327/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22328/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22150/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22151/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22144/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22329/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22145/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22152/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22073/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22074/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22071/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21859/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-2-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-5-1-1-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21860/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-6-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-6-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-6-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21858/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21861/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0030101-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-8-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-2-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/18967/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-3-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-1-1-1-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21893/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22038/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-3-1-1-1-3/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K263"/>
+  <dimension ref="A1:K162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
@@ -10529,85 +6590,85 @@
       <c r="J7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A8" s="20">
         <v>1</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="9" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H8" s="17">
         <v>0.0</v>
       </c>
       <c r="I8" s="17">
         <v>0.0</v>
       </c>
       <c r="J8" s="11">
         <v>0</v>
       </c>
       <c r="K8" s="14">
         <f>G8*J8</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A9" s="20">
         <v>2</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H9" s="17">
         <v>0.0</v>
       </c>
       <c r="I9" s="17">
         <v>0.0</v>
       </c>
       <c r="J9" s="11">
         <v>0</v>
       </c>
       <c r="K9" s="14">
         <f>G9*J9</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A10" s="20">
         <v>3</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="9" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>23</v>
@@ -10665,51 +6726,51 @@
         <v>0</v>
       </c>
       <c r="K11" s="14">
         <f>G11*J11</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A12" s="20">
         <v>5</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="9" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H12" s="17">
         <v>0.0</v>
       </c>
       <c r="I12" s="17">
         <v>0.0</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="14">
         <f>G12*J12</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A13" s="20">
         <v>6</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>32</v>
@@ -10733,119 +6794,119 @@
         <v>0</v>
       </c>
       <c r="K13" s="14">
         <f>G13*J13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A14" s="20">
         <v>7</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="9" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H14" s="17">
         <v>0.0</v>
       </c>
       <c r="I14" s="17">
         <v>0.0</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="14">
         <f>G14*J14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A15" s="20">
         <v>8</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="9" t="s">
         <v>37</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>38</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>39</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H15" s="17">
         <v>0.0</v>
       </c>
       <c r="I15" s="17">
         <v>0.0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="14">
         <f>G15*J15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A16" s="20">
         <v>9</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="9" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H16" s="17">
         <v>0.0</v>
       </c>
       <c r="I16" s="17">
         <v>0.0</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="14">
         <f>G16*J16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A17" s="20">
         <v>10</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>44</v>
@@ -10869,153 +6930,153 @@
         <v>0</v>
       </c>
       <c r="K17" s="14">
         <f>G17*J17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A18" s="20">
         <v>11</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="9" t="s">
         <v>46</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>48</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H18" s="17">
         <v>0.0</v>
       </c>
       <c r="I18" s="17">
         <v>0.0</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="14">
         <f>G18*J18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A19" s="20">
         <v>12</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H19" s="17">
         <v>0.0</v>
       </c>
       <c r="I19" s="17">
         <v>0.0</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="14">
         <f>G19*J19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A20" s="20">
         <v>13</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="9" t="s">
         <v>52</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>53</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>54</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H20" s="17">
         <v>0.0</v>
       </c>
       <c r="I20" s="17">
         <v>0.0</v>
       </c>
       <c r="J20" s="11">
         <v>0</v>
       </c>
       <c r="K20" s="14">
         <f>G20*J20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A21" s="20">
         <v>14</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="9" t="s">
         <v>55</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>56</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>57</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H21" s="17">
         <v>0.0</v>
       </c>
       <c r="I21" s="17">
         <v>0.0</v>
       </c>
       <c r="J21" s="11">
         <v>0</v>
       </c>
       <c r="K21" s="14">
         <f>G21*J21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A22" s="20">
         <v>15</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="9" t="s">
         <v>58</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>59</v>
@@ -11039,85 +7100,85 @@
         <v>0</v>
       </c>
       <c r="K22" s="14">
         <f>G22*J22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A23" s="20">
         <v>16</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="9" t="s">
         <v>61</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>63</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H23" s="17">
         <v>0.0</v>
       </c>
       <c r="I23" s="17">
         <v>0.0</v>
       </c>
       <c r="J23" s="11">
         <v>0</v>
       </c>
       <c r="K23" s="14">
         <f>G23*J23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A24" s="20">
         <v>17</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>65</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>66</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H24" s="17">
         <v>0.0</v>
       </c>
       <c r="I24" s="17">
         <v>0.0</v>
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="14">
         <f>G24*J24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A25" s="20">
         <v>18</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="9" t="s">
         <v>67</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>68</v>
@@ -11175,51 +7236,51 @@
         <v>0</v>
       </c>
       <c r="K26" s="14">
         <f>G26*J26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A27" s="20">
         <v>20</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>73</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>75</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H27" s="17">
         <v>0.0</v>
       </c>
       <c r="I27" s="17">
         <v>0.0</v>
       </c>
       <c r="J27" s="11">
         <v>0</v>
       </c>
       <c r="K27" s="14">
         <f>G27*J27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A28" s="20">
         <v>21</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="9" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>77</v>
@@ -11277,119 +7338,119 @@
         <v>0</v>
       </c>
       <c r="K29" s="14">
         <f>G29*J29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A30" s="20">
         <v>23</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="9" t="s">
         <v>82</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>83</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>84</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H30" s="17">
         <v>0.0</v>
       </c>
       <c r="I30" s="17">
         <v>0.0</v>
       </c>
       <c r="J30" s="11">
         <v>0</v>
       </c>
       <c r="K30" s="14">
         <f>G30*J30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A31" s="20">
         <v>24</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="9" t="s">
         <v>85</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>86</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>87</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H31" s="17">
         <v>0.0</v>
       </c>
       <c r="I31" s="17">
         <v>0.0</v>
       </c>
       <c r="J31" s="11">
         <v>0</v>
       </c>
       <c r="K31" s="14">
         <f>G31*J31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A32" s="20">
         <v>25</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="9" t="s">
         <v>88</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>90</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H32" s="17">
         <v>0.0</v>
       </c>
       <c r="I32" s="17">
         <v>0.0</v>
       </c>
       <c r="J32" s="11">
         <v>0</v>
       </c>
       <c r="K32" s="14">
         <f>G32*J32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A33" s="20">
         <v>26</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="9" t="s">
         <v>91</v>
       </c>
       <c r="D33" s="10" t="s">
         <v>92</v>
@@ -11413,51 +7474,51 @@
         <v>0</v>
       </c>
       <c r="K33" s="14">
         <f>G33*J33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A34" s="20">
         <v>27</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="9" t="s">
         <v>94</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>95</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>96</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H34" s="17">
         <v>0.0</v>
       </c>
       <c r="I34" s="17">
         <v>0.0</v>
       </c>
       <c r="J34" s="11">
         <v>0</v>
       </c>
       <c r="K34" s="14">
         <f>G34*J34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A35" s="20">
         <v>28</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="9" t="s">
         <v>97</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>98</v>
@@ -11481,51 +7542,51 @@
         <v>0</v>
       </c>
       <c r="K35" s="14">
         <f>G35*J35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A36" s="20">
         <v>29</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="9" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="10" t="s">
         <v>101</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>102</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H36" s="17">
         <v>0.0</v>
       </c>
       <c r="I36" s="17">
         <v>0.0</v>
       </c>
       <c r="J36" s="11">
         <v>0</v>
       </c>
       <c r="K36" s="14">
         <f>G36*J36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="20">
         <v>30</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="9" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="10" t="s">
         <v>104</v>
@@ -11583,85 +7644,85 @@
         <v>0</v>
       </c>
       <c r="K38" s="14">
         <f>G38*J38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="20">
         <v>32</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D39" s="10" t="s">
         <v>110</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>111</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H39" s="17">
         <v>0.0</v>
       </c>
       <c r="I39" s="17">
         <v>0.0</v>
       </c>
       <c r="J39" s="11">
         <v>0</v>
       </c>
       <c r="K39" s="14">
         <f>G39*J39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="20">
         <v>33</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="9" t="s">
         <v>112</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>113</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>114</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H40" s="17">
         <v>0.0</v>
       </c>
       <c r="I40" s="17">
         <v>0.0</v>
       </c>
       <c r="J40" s="11">
         <v>0</v>
       </c>
       <c r="K40" s="14">
         <f>G40*J40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="20">
         <v>34</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="9" t="s">
         <v>115</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>116</v>
@@ -11685,51 +7746,51 @@
         <v>0</v>
       </c>
       <c r="K41" s="14">
         <f>G41*J41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="20">
         <v>35</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="9" t="s">
         <v>118</v>
       </c>
       <c r="D42" s="10" t="s">
         <v>119</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>120</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H42" s="17">
         <v>0.0</v>
       </c>
       <c r="I42" s="17">
         <v>0.0</v>
       </c>
       <c r="J42" s="11">
         <v>0</v>
       </c>
       <c r="K42" s="14">
         <f>G42*J42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="20">
         <v>36</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="9" t="s">
         <v>121</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>122</v>
@@ -11889,51 +7950,51 @@
         <v>0</v>
       </c>
       <c r="K47" s="14">
         <f>G47*J47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="20">
         <v>41</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="9" t="s">
         <v>136</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>137</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>138</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H48" s="17">
         <v>0.0</v>
       </c>
       <c r="I48" s="17">
         <v>0.0</v>
       </c>
       <c r="J48" s="11">
         <v>0</v>
       </c>
       <c r="K48" s="14">
         <f>G48*J48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="20">
         <v>42</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="9" t="s">
         <v>139</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>140</v>
@@ -12229,187 +8290,187 @@
         <v>0</v>
       </c>
       <c r="K57" s="14">
         <f>G57*J57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="20">
         <v>51</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="9" t="s">
         <v>166</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>167</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>168</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H58" s="17">
         <v>0.0</v>
       </c>
       <c r="I58" s="17">
         <v>0.0</v>
       </c>
       <c r="J58" s="11">
         <v>0</v>
       </c>
       <c r="K58" s="14">
         <f>G58*J58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="20">
         <v>52</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="9" t="s">
         <v>169</v>
       </c>
       <c r="D59" s="10" t="s">
         <v>170</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>171</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H59" s="17">
         <v>0.0</v>
       </c>
       <c r="I59" s="17">
         <v>0.0</v>
       </c>
       <c r="J59" s="11">
         <v>0</v>
       </c>
       <c r="K59" s="14">
         <f>G59*J59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="20">
         <v>53</v>
       </c>
       <c r="B60" s="8"/>
       <c r="C60" s="9" t="s">
         <v>172</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>173</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>174</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H60" s="17">
         <v>0.0</v>
       </c>
       <c r="I60" s="17">
         <v>0.0</v>
       </c>
       <c r="J60" s="11">
         <v>0</v>
       </c>
       <c r="K60" s="14">
         <f>G60*J60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="20">
         <v>54</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="9" t="s">
         <v>175</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>176</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>177</v>
       </c>
       <c r="F61" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H61" s="17">
         <v>0.0</v>
       </c>
       <c r="I61" s="17">
         <v>0.0</v>
       </c>
       <c r="J61" s="11">
         <v>0</v>
       </c>
       <c r="K61" s="14">
         <f>G61*J61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="20">
         <v>55</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="9" t="s">
         <v>178</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>179</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>180</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H62" s="17">
         <v>0.0</v>
       </c>
       <c r="I62" s="17">
         <v>0.0</v>
       </c>
       <c r="J62" s="11">
         <v>0</v>
       </c>
       <c r="K62" s="14">
         <f>G62*J62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="20">
         <v>56</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="9" t="s">
         <v>181</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>182</v>
@@ -12433,51 +8494,51 @@
         <v>0</v>
       </c>
       <c r="K63" s="14">
         <f>G63*J63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="20">
         <v>57</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="9" t="s">
         <v>184</v>
       </c>
       <c r="D64" s="10" t="s">
         <v>185</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>186</v>
       </c>
       <c r="F64" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H64" s="17">
         <v>0.0</v>
       </c>
       <c r="I64" s="17">
         <v>0.0</v>
       </c>
       <c r="J64" s="11">
         <v>0</v>
       </c>
       <c r="K64" s="14">
         <f>G64*J64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="20">
         <v>58</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="9" t="s">
         <v>187</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>188</v>
@@ -12569,51 +8630,51 @@
         <v>0</v>
       </c>
       <c r="K67" s="14">
         <f>G67*J67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="20">
         <v>61</v>
       </c>
       <c r="B68" s="8"/>
       <c r="C68" s="9" t="s">
         <v>196</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>197</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>198</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H68" s="17">
         <v>0.0</v>
       </c>
       <c r="I68" s="17">
         <v>0.0</v>
       </c>
       <c r="J68" s="11">
         <v>0</v>
       </c>
       <c r="K68" s="14">
         <f>G68*J68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="20">
         <v>62</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="9" t="s">
         <v>199</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>200</v>
@@ -12671,187 +8732,187 @@
         <v>0</v>
       </c>
       <c r="K70" s="14">
         <f>G70*J70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="20">
         <v>64</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="9" t="s">
         <v>205</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>206</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>207</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H71" s="17">
         <v>0.0</v>
       </c>
       <c r="I71" s="17">
         <v>0.0</v>
       </c>
       <c r="J71" s="11">
         <v>0</v>
       </c>
       <c r="K71" s="14">
         <f>G71*J71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="20">
         <v>65</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="9" t="s">
         <v>208</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>209</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>210</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H72" s="17">
         <v>0.0</v>
       </c>
       <c r="I72" s="17">
         <v>0.0</v>
       </c>
       <c r="J72" s="11">
         <v>0</v>
       </c>
       <c r="K72" s="14">
         <f>G72*J72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="20">
         <v>66</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="9" t="s">
         <v>211</v>
       </c>
       <c r="D73" s="10" t="s">
         <v>212</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>213</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H73" s="17">
         <v>0.0</v>
       </c>
       <c r="I73" s="17">
         <v>0.0</v>
       </c>
       <c r="J73" s="11">
         <v>0</v>
       </c>
       <c r="K73" s="14">
         <f>G73*J73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="20">
         <v>67</v>
       </c>
       <c r="B74" s="8"/>
       <c r="C74" s="9" t="s">
         <v>214</v>
       </c>
       <c r="D74" s="10" t="s">
         <v>215</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>216</v>
       </c>
       <c r="F74" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H74" s="17">
         <v>0.0</v>
       </c>
       <c r="I74" s="17">
         <v>0.0</v>
       </c>
       <c r="J74" s="11">
         <v>0</v>
       </c>
       <c r="K74" s="14">
         <f>G74*J74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="20">
         <v>68</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="9" t="s">
         <v>217</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H75" s="17">
         <v>0.0</v>
       </c>
       <c r="I75" s="17">
         <v>0.0</v>
       </c>
       <c r="J75" s="11">
         <v>0</v>
       </c>
       <c r="K75" s="14">
         <f>G75*J75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="20">
         <v>69</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="9" t="s">
         <v>220</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>221</v>
@@ -12875,85 +8936,85 @@
         <v>0</v>
       </c>
       <c r="K76" s="14">
         <f>G76*J76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="20">
         <v>70</v>
       </c>
       <c r="B77" s="8"/>
       <c r="C77" s="9" t="s">
         <v>223</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H77" s="17">
         <v>0.0</v>
       </c>
       <c r="I77" s="17">
         <v>0.0</v>
       </c>
       <c r="J77" s="11">
         <v>0</v>
       </c>
       <c r="K77" s="14">
         <f>G77*J77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="20">
         <v>71</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="9" t="s">
         <v>226</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G78" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H78" s="17">
         <v>0.0</v>
       </c>
       <c r="I78" s="17">
         <v>0.0</v>
       </c>
       <c r="J78" s="11">
         <v>0</v>
       </c>
       <c r="K78" s="14">
         <f>G78*J78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="20">
         <v>72</v>
       </c>
       <c r="B79" s="8"/>
       <c r="C79" s="9" t="s">
         <v>229</v>
       </c>
       <c r="D79" s="10" t="s">
         <v>230</v>
@@ -13079,85 +9140,85 @@
         <v>0</v>
       </c>
       <c r="K82" s="14">
         <f>G82*J82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="20">
         <v>76</v>
       </c>
       <c r="B83" s="8"/>
       <c r="C83" s="9" t="s">
         <v>241</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H83" s="17">
         <v>0.0</v>
       </c>
       <c r="I83" s="17">
         <v>0.0</v>
       </c>
       <c r="J83" s="11">
         <v>0</v>
       </c>
       <c r="K83" s="14">
         <f>G83*J83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="20">
         <v>77</v>
       </c>
       <c r="B84" s="8"/>
       <c r="C84" s="9" t="s">
         <v>244</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="17">
-        <v>7.51</v>
+        <v>7.35</v>
       </c>
       <c r="H84" s="17">
         <v>0.0</v>
       </c>
       <c r="I84" s="17">
         <v>0.0</v>
       </c>
       <c r="J84" s="11">
         <v>0</v>
       </c>
       <c r="K84" s="14">
         <f>G84*J84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="20">
         <v>78</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="9" t="s">
         <v>247</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>248</v>
@@ -13283,5950 +9344,2516 @@
         <v>0</v>
       </c>
       <c r="K88" s="14">
         <f>G88*J88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="20">
         <v>82</v>
       </c>
       <c r="B89" s="8"/>
       <c r="C89" s="9" t="s">
         <v>259</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>260</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>261</v>
       </c>
       <c r="F89" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="17">
-        <v>7.35</v>
+        <v>15.02</v>
       </c>
       <c r="H89" s="17">
         <v>0.0</v>
       </c>
       <c r="I89" s="17">
         <v>0.0</v>
       </c>
       <c r="J89" s="11">
         <v>0</v>
       </c>
       <c r="K89" s="14">
         <f>G89*J89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="20">
         <v>83</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="9" t="s">
         <v>262</v>
       </c>
       <c r="D90" s="10" t="s">
         <v>263</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>264</v>
       </c>
       <c r="F90" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G90" s="17">
-        <v>7.35</v>
+        <v>15.02</v>
       </c>
       <c r="H90" s="17">
         <v>0.0</v>
       </c>
       <c r="I90" s="17">
         <v>0.0</v>
       </c>
       <c r="J90" s="11">
         <v>0</v>
       </c>
       <c r="K90" s="14">
         <f>G90*J90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="20">
         <v>84</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="9" t="s">
         <v>265</v>
       </c>
       <c r="D91" s="10" t="s">
         <v>266</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>267</v>
       </c>
       <c r="F91" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G91" s="17">
-        <v>7.51</v>
+        <v>15.02</v>
       </c>
       <c r="H91" s="17">
         <v>0.0</v>
       </c>
       <c r="I91" s="17">
         <v>0.0</v>
       </c>
       <c r="J91" s="11">
         <v>0</v>
       </c>
       <c r="K91" s="14">
         <f>G91*J91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="20">
         <v>85</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="9" t="s">
         <v>268</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>269</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>270</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G92" s="17">
-        <v>7.51</v>
+        <v>15.02</v>
       </c>
       <c r="H92" s="17">
         <v>0.0</v>
       </c>
       <c r="I92" s="17">
         <v>0.0</v>
       </c>
       <c r="J92" s="11">
         <v>0</v>
       </c>
       <c r="K92" s="14">
         <f>G92*J92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="20">
         <v>86</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="9" t="s">
         <v>271</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>272</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>273</v>
       </c>
       <c r="F93" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G93" s="17">
-        <v>7.35</v>
+        <v>15.02</v>
       </c>
       <c r="H93" s="17">
         <v>0.0</v>
       </c>
       <c r="I93" s="17">
         <v>0.0</v>
       </c>
       <c r="J93" s="11">
         <v>0</v>
       </c>
       <c r="K93" s="14">
         <f>G93*J93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="20">
         <v>87</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="9" t="s">
         <v>274</v>
       </c>
       <c r="D94" s="10" t="s">
         <v>275</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F94" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="17">
-        <v>7.35</v>
+        <v>15.02</v>
       </c>
       <c r="H94" s="17">
         <v>0.0</v>
       </c>
       <c r="I94" s="17">
         <v>0.0</v>
       </c>
       <c r="J94" s="11">
         <v>0</v>
       </c>
       <c r="K94" s="14">
         <f>G94*J94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="20">
         <v>88</v>
       </c>
       <c r="B95" s="8"/>
       <c r="C95" s="9" t="s">
         <v>277</v>
       </c>
       <c r="D95" s="10" t="s">
         <v>278</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>279</v>
       </c>
       <c r="F95" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="17">
-        <v>7.35</v>
+        <v>15.02</v>
       </c>
       <c r="H95" s="17">
         <v>0.0</v>
       </c>
       <c r="I95" s="17">
         <v>0.0</v>
       </c>
       <c r="J95" s="11">
         <v>0</v>
       </c>
       <c r="K95" s="14">
         <f>G95*J95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="20">
         <v>89</v>
       </c>
       <c r="B96" s="8"/>
       <c r="C96" s="9" t="s">
         <v>280</v>
       </c>
       <c r="D96" s="10" t="s">
         <v>281</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>282</v>
       </c>
       <c r="F96" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="17">
-        <v>7.51</v>
+        <v>15.02</v>
       </c>
       <c r="H96" s="17">
         <v>0.0</v>
       </c>
       <c r="I96" s="17">
         <v>0.0</v>
       </c>
       <c r="J96" s="11">
         <v>0</v>
       </c>
       <c r="K96" s="14">
         <f>G96*J96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="20">
         <v>90</v>
       </c>
       <c r="B97" s="8"/>
       <c r="C97" s="9" t="s">
         <v>283</v>
       </c>
       <c r="D97" s="10" t="s">
         <v>284</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>285</v>
       </c>
       <c r="F97" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G97" s="17">
-        <v>7.35</v>
+        <v>15.02</v>
       </c>
       <c r="H97" s="17">
         <v>0.0</v>
       </c>
       <c r="I97" s="17">
         <v>0.0</v>
       </c>
       <c r="J97" s="11">
         <v>0</v>
       </c>
       <c r="K97" s="14">
         <f>G97*J97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="20">
         <v>91</v>
       </c>
       <c r="B98" s="8"/>
       <c r="C98" s="9" t="s">
         <v>286</v>
       </c>
       <c r="D98" s="10" t="s">
         <v>287</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>288</v>
       </c>
       <c r="F98" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="17">
-        <v>7.35</v>
+        <v>15.02</v>
       </c>
       <c r="H98" s="17">
         <v>0.0</v>
       </c>
       <c r="I98" s="17">
         <v>0.0</v>
       </c>
       <c r="J98" s="11">
         <v>0</v>
       </c>
       <c r="K98" s="14">
         <f>G98*J98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="20">
         <v>92</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="9" t="s">
         <v>289</v>
       </c>
       <c r="D99" s="10" t="s">
         <v>290</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>291</v>
       </c>
       <c r="F99" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G99" s="17">
-        <v>7.51</v>
+        <v>15.02</v>
       </c>
       <c r="H99" s="17">
         <v>0.0</v>
       </c>
       <c r="I99" s="17">
         <v>0.0</v>
       </c>
       <c r="J99" s="11">
         <v>0</v>
       </c>
       <c r="K99" s="14">
         <f>G99*J99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="20">
         <v>93</v>
       </c>
       <c r="B100" s="8"/>
       <c r="C100" s="9" t="s">
         <v>292</v>
       </c>
       <c r="D100" s="10" t="s">
         <v>293</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>294</v>
       </c>
       <c r="F100" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G100" s="17">
-        <v>7.35</v>
+        <v>15.02</v>
       </c>
       <c r="H100" s="17">
         <v>0.0</v>
       </c>
       <c r="I100" s="17">
         <v>0.0</v>
       </c>
       <c r="J100" s="11">
         <v>0</v>
       </c>
       <c r="K100" s="14">
         <f>G100*J100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="20">
         <v>94</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="9" t="s">
         <v>295</v>
       </c>
       <c r="D101" s="10" t="s">
         <v>296</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>297</v>
       </c>
       <c r="F101" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G101" s="17">
-        <v>7.35</v>
+        <v>15.02</v>
       </c>
       <c r="H101" s="17">
         <v>0.0</v>
       </c>
       <c r="I101" s="17">
         <v>0.0</v>
       </c>
       <c r="J101" s="11">
         <v>0</v>
       </c>
       <c r="K101" s="14">
         <f>G101*J101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="20">
         <v>95</v>
       </c>
       <c r="B102" s="8"/>
       <c r="C102" s="9" t="s">
         <v>298</v>
       </c>
       <c r="D102" s="10" t="s">
         <v>299</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>300</v>
       </c>
       <c r="F102" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G102" s="17">
-        <v>7.35</v>
+        <v>15.02</v>
       </c>
       <c r="H102" s="17">
         <v>0.0</v>
       </c>
       <c r="I102" s="17">
         <v>0.0</v>
       </c>
       <c r="J102" s="11">
         <v>0</v>
       </c>
       <c r="K102" s="14">
         <f>G102*J102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="20">
         <v>96</v>
       </c>
       <c r="B103" s="8"/>
       <c r="C103" s="9" t="s">
         <v>301</v>
       </c>
       <c r="D103" s="10" t="s">
         <v>302</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>303</v>
       </c>
       <c r="F103" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G103" s="17">
-        <v>7.35</v>
+        <v>15.02</v>
       </c>
       <c r="H103" s="17">
         <v>0.0</v>
       </c>
       <c r="I103" s="17">
         <v>0.0</v>
       </c>
       <c r="J103" s="11">
         <v>0</v>
       </c>
       <c r="K103" s="14">
         <f>G103*J103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="20">
         <v>97</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="9" t="s">
         <v>304</v>
       </c>
       <c r="D104" s="10" t="s">
         <v>305</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>306</v>
       </c>
       <c r="F104" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G104" s="17">
-        <v>7.51</v>
+        <v>15.02</v>
       </c>
       <c r="H104" s="17">
         <v>0.0</v>
       </c>
       <c r="I104" s="17">
         <v>0.0</v>
       </c>
       <c r="J104" s="11">
         <v>0</v>
       </c>
       <c r="K104" s="14">
         <f>G104*J104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="20">
         <v>98</v>
       </c>
       <c r="B105" s="8"/>
       <c r="C105" s="9" t="s">
         <v>307</v>
       </c>
       <c r="D105" s="10" t="s">
         <v>308</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>309</v>
       </c>
       <c r="F105" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G105" s="17">
-        <v>7.35</v>
+        <v>20.48</v>
       </c>
       <c r="H105" s="17">
         <v>0.0</v>
       </c>
       <c r="I105" s="17">
         <v>0.0</v>
       </c>
       <c r="J105" s="11">
         <v>0</v>
       </c>
       <c r="K105" s="14">
         <f>G105*J105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="20">
         <v>99</v>
       </c>
       <c r="B106" s="8"/>
       <c r="C106" s="9" t="s">
         <v>310</v>
       </c>
       <c r="D106" s="10" t="s">
         <v>311</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>312</v>
       </c>
       <c r="F106" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G106" s="17">
-        <v>7.35</v>
+        <v>20.48</v>
       </c>
       <c r="H106" s="17">
         <v>0.0</v>
       </c>
       <c r="I106" s="17">
         <v>0.0</v>
       </c>
       <c r="J106" s="11">
         <v>0</v>
       </c>
       <c r="K106" s="14">
         <f>G106*J106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="20">
         <v>100</v>
       </c>
       <c r="B107" s="8"/>
       <c r="C107" s="9" t="s">
         <v>313</v>
       </c>
       <c r="D107" s="10" t="s">
         <v>314</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>315</v>
       </c>
       <c r="F107" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G107" s="17">
-        <v>7.35</v>
+        <v>20.48</v>
       </c>
       <c r="H107" s="17">
         <v>0.0</v>
       </c>
       <c r="I107" s="17">
         <v>0.0</v>
       </c>
       <c r="J107" s="11">
         <v>0</v>
       </c>
       <c r="K107" s="14">
         <f>G107*J107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="20">
         <v>101</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
         <v>316</v>
       </c>
       <c r="D108" s="10" t="s">
         <v>317</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>318</v>
       </c>
       <c r="F108" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G108" s="17">
-        <v>7.35</v>
+        <v>20.48</v>
       </c>
       <c r="H108" s="17">
         <v>0.0</v>
       </c>
       <c r="I108" s="17">
         <v>0.0</v>
       </c>
       <c r="J108" s="11">
         <v>0</v>
       </c>
       <c r="K108" s="14">
         <f>G108*J108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="20">
         <v>102</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="9" t="s">
         <v>319</v>
       </c>
       <c r="D109" s="10" t="s">
         <v>320</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>321</v>
       </c>
       <c r="F109" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G109" s="17">
-        <v>7.35</v>
+        <v>20.48</v>
       </c>
       <c r="H109" s="17">
         <v>0.0</v>
       </c>
       <c r="I109" s="17">
         <v>0.0</v>
       </c>
       <c r="J109" s="11">
         <v>0</v>
       </c>
       <c r="K109" s="14">
         <f>G109*J109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="20">
         <v>103</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="9" t="s">
         <v>322</v>
       </c>
       <c r="D110" s="10" t="s">
         <v>323</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>324</v>
       </c>
       <c r="F110" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G110" s="17">
-        <v>7.35</v>
+        <v>20.48</v>
       </c>
       <c r="H110" s="17">
         <v>0.0</v>
       </c>
       <c r="I110" s="17">
         <v>0.0</v>
       </c>
       <c r="J110" s="11">
         <v>0</v>
       </c>
       <c r="K110" s="14">
         <f>G110*J110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="20">
         <v>104</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="9" t="s">
         <v>325</v>
       </c>
       <c r="D111" s="10" t="s">
         <v>326</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>327</v>
       </c>
       <c r="F111" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="17">
-        <v>7.35</v>
+        <v>20.48</v>
       </c>
       <c r="H111" s="17">
         <v>0.0</v>
       </c>
       <c r="I111" s="17">
         <v>0.0</v>
       </c>
       <c r="J111" s="11">
         <v>0</v>
       </c>
       <c r="K111" s="14">
         <f>G111*J111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="20">
         <v>105</v>
       </c>
       <c r="B112" s="8"/>
       <c r="C112" s="9" t="s">
         <v>328</v>
       </c>
       <c r="D112" s="10" t="s">
         <v>329</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F112" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G112" s="17">
-        <v>7.51</v>
+        <v>20.48</v>
       </c>
       <c r="H112" s="17">
         <v>0.0</v>
       </c>
       <c r="I112" s="17">
         <v>0.0</v>
       </c>
       <c r="J112" s="11">
         <v>0</v>
       </c>
       <c r="K112" s="14">
         <f>G112*J112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="20">
         <v>106</v>
       </c>
       <c r="B113" s="8"/>
       <c r="C113" s="9" t="s">
         <v>331</v>
       </c>
       <c r="D113" s="10" t="s">
         <v>332</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>333</v>
       </c>
       <c r="F113" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G113" s="17">
-        <v>7.51</v>
+        <v>20.48</v>
       </c>
       <c r="H113" s="17">
         <v>0.0</v>
       </c>
       <c r="I113" s="17">
         <v>0.0</v>
       </c>
       <c r="J113" s="11">
         <v>0</v>
       </c>
       <c r="K113" s="14">
         <f>G113*J113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="20">
         <v>107</v>
       </c>
       <c r="B114" s="8"/>
       <c r="C114" s="9" t="s">
         <v>334</v>
       </c>
       <c r="D114" s="10" t="s">
         <v>335</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>336</v>
       </c>
       <c r="F114" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G114" s="17">
-        <v>7.51</v>
+        <v>20.48</v>
       </c>
       <c r="H114" s="17">
         <v>0.0</v>
       </c>
       <c r="I114" s="17">
         <v>0.0</v>
       </c>
       <c r="J114" s="11">
         <v>0</v>
       </c>
       <c r="K114" s="14">
         <f>G114*J114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="20">
         <v>108</v>
       </c>
       <c r="B115" s="8"/>
       <c r="C115" s="9" t="s">
         <v>337</v>
       </c>
       <c r="D115" s="10" t="s">
         <v>338</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>339</v>
       </c>
       <c r="F115" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G115" s="17">
-        <v>7.51</v>
+        <v>20.48</v>
       </c>
       <c r="H115" s="17">
         <v>0.0</v>
       </c>
       <c r="I115" s="17">
         <v>0.0</v>
       </c>
       <c r="J115" s="11">
         <v>0</v>
       </c>
       <c r="K115" s="14">
         <f>G115*J115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="20">
         <v>109</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="9" t="s">
         <v>340</v>
       </c>
       <c r="D116" s="10" t="s">
         <v>341</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>342</v>
       </c>
       <c r="F116" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G116" s="17">
-        <v>7.51</v>
+        <v>20.48</v>
       </c>
       <c r="H116" s="17">
         <v>0.0</v>
       </c>
       <c r="I116" s="17">
         <v>0.0</v>
       </c>
       <c r="J116" s="11">
         <v>0</v>
       </c>
       <c r="K116" s="14">
         <f>G116*J116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="20">
         <v>110</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="9" t="s">
         <v>343</v>
       </c>
       <c r="D117" s="10" t="s">
         <v>344</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>345</v>
       </c>
       <c r="F117" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G117" s="17">
-        <v>7.35</v>
+        <v>20.48</v>
       </c>
       <c r="H117" s="17">
         <v>0.0</v>
       </c>
       <c r="I117" s="17">
         <v>0.0</v>
       </c>
       <c r="J117" s="11">
         <v>0</v>
       </c>
       <c r="K117" s="14">
         <f>G117*J117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="20">
         <v>111</v>
       </c>
       <c r="B118" s="8"/>
       <c r="C118" s="9" t="s">
         <v>346</v>
       </c>
       <c r="D118" s="10" t="s">
         <v>347</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>348</v>
       </c>
       <c r="F118" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G118" s="17">
-        <v>7.51</v>
+        <v>20.48</v>
       </c>
       <c r="H118" s="17">
         <v>0.0</v>
       </c>
       <c r="I118" s="17">
         <v>0.0</v>
       </c>
       <c r="J118" s="11">
         <v>0</v>
       </c>
       <c r="K118" s="14">
         <f>G118*J118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="20">
         <v>112</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="9" t="s">
         <v>349</v>
       </c>
       <c r="D119" s="10" t="s">
         <v>350</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>351</v>
       </c>
       <c r="F119" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G119" s="17">
-        <v>7.35</v>
+        <v>20.48</v>
       </c>
       <c r="H119" s="17">
         <v>0.0</v>
       </c>
       <c r="I119" s="17">
         <v>0.0</v>
       </c>
       <c r="J119" s="11">
         <v>0</v>
       </c>
       <c r="K119" s="14">
         <f>G119*J119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="20">
         <v>113</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="9" t="s">
         <v>352</v>
       </c>
       <c r="D120" s="10" t="s">
         <v>353</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>354</v>
       </c>
       <c r="F120" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G120" s="17">
-        <v>7.51</v>
+        <v>20.48</v>
       </c>
       <c r="H120" s="17">
         <v>0.0</v>
       </c>
       <c r="I120" s="17">
         <v>0.0</v>
       </c>
       <c r="J120" s="11">
         <v>0</v>
       </c>
       <c r="K120" s="14">
         <f>G120*J120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="20">
         <v>114</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="9" t="s">
         <v>355</v>
       </c>
       <c r="D121" s="10" t="s">
         <v>356</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>357</v>
       </c>
       <c r="F121" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G121" s="17">
-        <v>7.35</v>
+        <v>20.48</v>
       </c>
       <c r="H121" s="17">
         <v>0.0</v>
       </c>
       <c r="I121" s="17">
         <v>0.0</v>
       </c>
       <c r="J121" s="11">
         <v>0</v>
       </c>
       <c r="K121" s="14">
         <f>G121*J121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="20">
         <v>115</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="9" t="s">
         <v>358</v>
       </c>
       <c r="D122" s="10" t="s">
         <v>359</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>360</v>
       </c>
       <c r="F122" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G122" s="17">
-        <v>7.35</v>
+        <v>20.48</v>
       </c>
       <c r="H122" s="17">
         <v>0.0</v>
       </c>
       <c r="I122" s="17">
         <v>0.0</v>
       </c>
       <c r="J122" s="11">
         <v>0</v>
       </c>
       <c r="K122" s="14">
         <f>G122*J122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="20">
         <v>116</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="9" t="s">
         <v>361</v>
       </c>
       <c r="D123" s="10" t="s">
         <v>362</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>363</v>
       </c>
       <c r="F123" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G123" s="17">
-        <v>7.51</v>
+        <v>20.48</v>
       </c>
       <c r="H123" s="17">
         <v>0.0</v>
       </c>
       <c r="I123" s="17">
         <v>0.0</v>
       </c>
       <c r="J123" s="11">
         <v>0</v>
       </c>
       <c r="K123" s="14">
         <f>G123*J123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="20">
         <v>117</v>
       </c>
       <c r="B124" s="8"/>
       <c r="C124" s="9" t="s">
         <v>364</v>
       </c>
       <c r="D124" s="10" t="s">
         <v>365</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>366</v>
       </c>
       <c r="F124" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G124" s="17">
-        <v>7.35</v>
+        <v>20.48</v>
       </c>
       <c r="H124" s="17">
         <v>0.0</v>
       </c>
       <c r="I124" s="17">
         <v>0.0</v>
       </c>
       <c r="J124" s="11">
         <v>0</v>
       </c>
       <c r="K124" s="14">
         <f>G124*J124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="20">
         <v>118</v>
       </c>
       <c r="B125" s="8"/>
       <c r="C125" s="9" t="s">
         <v>367</v>
       </c>
       <c r="D125" s="10" t="s">
         <v>368</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>369</v>
       </c>
       <c r="F125" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G125" s="17">
-        <v>7.35</v>
+        <v>20.48</v>
       </c>
       <c r="H125" s="17">
         <v>0.0</v>
       </c>
       <c r="I125" s="17">
         <v>0.0</v>
       </c>
       <c r="J125" s="11">
         <v>0</v>
       </c>
       <c r="K125" s="14">
         <f>G125*J125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="20">
         <v>119</v>
       </c>
       <c r="B126" s="8"/>
       <c r="C126" s="9" t="s">
         <v>370</v>
       </c>
       <c r="D126" s="10" t="s">
         <v>371</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>372</v>
       </c>
       <c r="F126" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G126" s="17">
-        <v>7.35</v>
+        <v>20.48</v>
       </c>
       <c r="H126" s="17">
         <v>0.0</v>
       </c>
       <c r="I126" s="17">
         <v>0.0</v>
       </c>
       <c r="J126" s="11">
         <v>0</v>
       </c>
       <c r="K126" s="14">
         <f>G126*J126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="20">
         <v>120</v>
       </c>
       <c r="B127" s="8"/>
       <c r="C127" s="9" t="s">
         <v>373</v>
       </c>
       <c r="D127" s="10" t="s">
         <v>374</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>375</v>
       </c>
       <c r="F127" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G127" s="17">
-        <v>7.35</v>
+        <v>20.48</v>
       </c>
       <c r="H127" s="17">
         <v>0.0</v>
       </c>
       <c r="I127" s="17">
         <v>0.0</v>
       </c>
       <c r="J127" s="11">
         <v>0</v>
       </c>
       <c r="K127" s="14">
         <f>G127*J127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="20">
         <v>121</v>
       </c>
       <c r="B128" s="8"/>
       <c r="C128" s="9" t="s">
         <v>376</v>
       </c>
       <c r="D128" s="10" t="s">
         <v>377</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>378</v>
       </c>
       <c r="F128" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G128" s="17">
-        <v>7.51</v>
+        <v>20.48</v>
       </c>
       <c r="H128" s="17">
         <v>0.0</v>
       </c>
       <c r="I128" s="17">
         <v>0.0</v>
       </c>
       <c r="J128" s="11">
         <v>0</v>
       </c>
       <c r="K128" s="14">
         <f>G128*J128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="20">
         <v>122</v>
       </c>
       <c r="B129" s="8"/>
       <c r="C129" s="9" t="s">
         <v>379</v>
       </c>
       <c r="D129" s="10" t="s">
         <v>380</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>381</v>
       </c>
       <c r="F129" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G129" s="17">
-        <v>7.51</v>
+        <v>20.48</v>
       </c>
       <c r="H129" s="17">
         <v>0.0</v>
       </c>
       <c r="I129" s="17">
         <v>0.0</v>
       </c>
       <c r="J129" s="11">
         <v>0</v>
       </c>
       <c r="K129" s="14">
         <f>G129*J129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="20">
         <v>123</v>
       </c>
       <c r="B130" s="8"/>
       <c r="C130" s="9" t="s">
         <v>382</v>
       </c>
       <c r="D130" s="10" t="s">
         <v>383</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>384</v>
       </c>
       <c r="F130" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G130" s="17">
-        <v>7.35</v>
+        <v>20.48</v>
       </c>
       <c r="H130" s="17">
         <v>0.0</v>
       </c>
       <c r="I130" s="17">
         <v>0.0</v>
       </c>
       <c r="J130" s="11">
         <v>0</v>
       </c>
       <c r="K130" s="14">
         <f>G130*J130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="20">
         <v>124</v>
       </c>
       <c r="B131" s="8"/>
       <c r="C131" s="9" t="s">
         <v>385</v>
       </c>
       <c r="D131" s="10" t="s">
         <v>386</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>387</v>
       </c>
       <c r="F131" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G131" s="17">
-        <v>7.35</v>
+        <v>20.48</v>
       </c>
       <c r="H131" s="17">
         <v>0.0</v>
       </c>
       <c r="I131" s="17">
         <v>0.0</v>
       </c>
       <c r="J131" s="11">
         <v>0</v>
       </c>
       <c r="K131" s="14">
         <f>G131*J131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="20">
         <v>125</v>
       </c>
       <c r="B132" s="8"/>
       <c r="C132" s="9" t="s">
         <v>388</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>389</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>390</v>
       </c>
       <c r="F132" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G132" s="17">
-        <v>7.35</v>
+        <v>15.02</v>
       </c>
       <c r="H132" s="17">
         <v>0.0</v>
       </c>
       <c r="I132" s="17">
         <v>0.0</v>
       </c>
       <c r="J132" s="11">
         <v>0</v>
       </c>
       <c r="K132" s="14">
         <f>G132*J132</f>
         <v>0</v>
       </c>
     </row>
-    <row r="133" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C133" s="9" t="s">
+    <row r="133" spans="1:11" outlineLevel="1">
+      <c r="A133" s="19" t="s">
         <v>391</v>
       </c>
-      <c r="D133" s="10" t="s">
-[...56 lines deleted...]
-        <v>0</v>
+      <c r="B133" s="2"/>
+      <c r="C133" s="2"/>
+      <c r="D133" s="2"/>
+      <c r="E133" s="2"/>
+      <c r="F133" s="2"/>
+      <c r="G133" s="12"/>
+      <c r="H133" s="12"/>
+      <c r="I133" s="12"/>
+      <c r="J133" s="2"/>
+      <c r="K133" s="12"/>
+    </row>
+    <row r="134" spans="1:11" outlineLevel="2">
+      <c r="A134" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G134" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="H134" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="I134" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="J134" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K134" s="13" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="135" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="20">
-        <v>128</v>
+        <v>1</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="9" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="D135" s="10" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="E135" s="10" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="F135" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G135" s="17">
-        <v>7.35</v>
+        <v>6.83</v>
       </c>
       <c r="H135" s="17">
         <v>0.0</v>
       </c>
       <c r="I135" s="17">
         <v>0.0</v>
       </c>
       <c r="J135" s="11">
         <v>0</v>
       </c>
       <c r="K135" s="14">
         <f>G135*J135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="20">
-        <v>129</v>
+        <v>2</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="9" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="D136" s="10" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="E136" s="10" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="F136" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G136" s="17">
-        <v>7.35</v>
+        <v>6.83</v>
       </c>
       <c r="H136" s="17">
         <v>0.0</v>
       </c>
       <c r="I136" s="17">
         <v>0.0</v>
       </c>
       <c r="J136" s="11">
         <v>0</v>
       </c>
       <c r="K136" s="14">
         <f>G136*J136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="20">
-        <v>130</v>
+        <v>3</v>
       </c>
       <c r="B137" s="8"/>
       <c r="C137" s="9" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="D137" s="10" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="E137" s="10" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="F137" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G137" s="17">
-        <v>7.51</v>
+        <v>6.83</v>
       </c>
       <c r="H137" s="17">
         <v>0.0</v>
       </c>
       <c r="I137" s="17">
         <v>0.0</v>
       </c>
       <c r="J137" s="11">
         <v>0</v>
       </c>
       <c r="K137" s="14">
         <f>G137*J137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="20">
-        <v>131</v>
+        <v>4</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="9" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="D138" s="10" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="E138" s="10" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="F138" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G138" s="17">
-        <v>7.51</v>
+        <v>6.83</v>
       </c>
       <c r="H138" s="17">
         <v>0.0</v>
       </c>
       <c r="I138" s="17">
         <v>0.0</v>
       </c>
       <c r="J138" s="11">
         <v>0</v>
       </c>
       <c r="K138" s="14">
         <f>G138*J138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="20">
-        <v>132</v>
+        <v>5</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="9" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="D139" s="10" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="E139" s="10" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="F139" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G139" s="17">
-        <v>7.51</v>
+        <v>414.28</v>
       </c>
       <c r="H139" s="17">
         <v>0.0</v>
       </c>
       <c r="I139" s="17">
         <v>0.0</v>
       </c>
       <c r="J139" s="11">
         <v>0</v>
       </c>
       <c r="K139" s="14">
         <f>G139*J139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="20">
-        <v>133</v>
+        <v>6</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="D140" s="10" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="E140" s="10" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="F140" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G140" s="17">
-        <v>7.35</v>
+        <v>360.36</v>
       </c>
       <c r="H140" s="17">
         <v>0.0</v>
       </c>
       <c r="I140" s="17">
         <v>0.0</v>
       </c>
       <c r="J140" s="11">
         <v>0</v>
       </c>
       <c r="K140" s="14">
         <f>G140*J140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="20">
-        <v>134</v>
+        <v>7</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="D141" s="10" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="E141" s="10" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G141" s="17">
-        <v>7.51</v>
+        <v>33.44</v>
       </c>
       <c r="H141" s="17">
         <v>0.0</v>
       </c>
       <c r="I141" s="17">
         <v>0.0</v>
       </c>
       <c r="J141" s="11">
         <v>0</v>
       </c>
       <c r="K141" s="14">
         <f>G141*J141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="20">
-        <v>135</v>
+        <v>8</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="D142" s="10" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="E142" s="10" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="F142" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G142" s="17">
-        <v>7.51</v>
+        <v>28.67</v>
       </c>
       <c r="H142" s="17">
         <v>0.0</v>
       </c>
       <c r="I142" s="17">
         <v>0.0</v>
       </c>
       <c r="J142" s="11">
         <v>0</v>
       </c>
       <c r="K142" s="14">
         <f>G142*J142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="20">
-        <v>136</v>
+        <v>9</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="D143" s="10" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="E143" s="10" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="F143" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G143" s="17">
-        <v>7.35</v>
+        <v>38.22</v>
       </c>
       <c r="H143" s="17">
         <v>0.0</v>
       </c>
       <c r="I143" s="17">
         <v>0.0</v>
       </c>
       <c r="J143" s="11">
         <v>0</v>
       </c>
       <c r="K143" s="14">
         <f>G143*J143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="20">
-        <v>137</v>
+        <v>10</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="D144" s="10" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="E144" s="10" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F144" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G144" s="17">
-        <v>7.51</v>
+        <v>33.44</v>
       </c>
       <c r="H144" s="17">
         <v>0.0</v>
       </c>
       <c r="I144" s="17">
         <v>0.0</v>
       </c>
       <c r="J144" s="11">
         <v>0</v>
       </c>
       <c r="K144" s="14">
         <f>G144*J144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="20">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="9" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="D145" s="10" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="E145" s="10" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="F145" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G145" s="17">
-        <v>7.51</v>
+        <v>33.44</v>
       </c>
       <c r="H145" s="17">
         <v>0.0</v>
       </c>
       <c r="I145" s="17">
         <v>0.0</v>
       </c>
       <c r="J145" s="11">
         <v>0</v>
       </c>
       <c r="K145" s="14">
         <f>G145*J145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="20">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="9" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="D146" s="10" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="E146" s="10" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="F146" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G146" s="17">
-        <v>7.51</v>
+        <v>38.22</v>
       </c>
       <c r="H146" s="17">
         <v>0.0</v>
       </c>
       <c r="I146" s="17">
         <v>0.0</v>
       </c>
       <c r="J146" s="11">
         <v>0</v>
       </c>
       <c r="K146" s="14">
         <f>G146*J146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="20">
-        <v>140</v>
+        <v>13</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="9" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="D147" s="10" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="E147" s="10" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="F147" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G147" s="17">
-        <v>7.51</v>
+        <v>33.44</v>
       </c>
       <c r="H147" s="17">
         <v>0.0</v>
       </c>
       <c r="I147" s="17">
         <v>0.0</v>
       </c>
       <c r="J147" s="11">
         <v>0</v>
       </c>
       <c r="K147" s="14">
         <f>G147*J147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="20">
-        <v>141</v>
+        <v>14</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="D148" s="10" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="E148" s="10" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G148" s="17">
-        <v>7.51</v>
+        <v>38.22</v>
       </c>
       <c r="H148" s="17">
         <v>0.0</v>
       </c>
       <c r="I148" s="17">
         <v>0.0</v>
       </c>
       <c r="J148" s="11">
         <v>0</v>
       </c>
       <c r="K148" s="14">
         <f>G148*J148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="20">
-        <v>142</v>
+        <v>15</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="9" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="D149" s="10" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="E149" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G149" s="17">
-        <v>7.51</v>
+        <v>38.22</v>
       </c>
       <c r="H149" s="17">
         <v>0.0</v>
       </c>
       <c r="I149" s="17">
         <v>0.0</v>
       </c>
       <c r="J149" s="11">
         <v>0</v>
       </c>
       <c r="K149" s="14">
         <f>G149*J149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="20">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="D150" s="10" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="E150" s="10" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G150" s="17">
-        <v>7.51</v>
+        <v>33.44</v>
       </c>
       <c r="H150" s="17">
         <v>0.0</v>
       </c>
       <c r="I150" s="17">
         <v>0.0</v>
       </c>
       <c r="J150" s="11">
         <v>0</v>
       </c>
       <c r="K150" s="14">
         <f>G150*J150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="20">
-        <v>144</v>
+        <v>17</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="D151" s="10" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="E151" s="10" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G151" s="17">
-        <v>7.51</v>
+        <v>33.44</v>
       </c>
       <c r="H151" s="17">
         <v>0.0</v>
       </c>
       <c r="I151" s="17">
         <v>0.0</v>
       </c>
       <c r="J151" s="11">
         <v>0</v>
       </c>
       <c r="K151" s="14">
         <f>G151*J151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="20">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="D152" s="10" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="E152" s="10" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F152" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G152" s="17">
-        <v>7.51</v>
+        <v>38.22</v>
       </c>
       <c r="H152" s="17">
         <v>0.0</v>
       </c>
       <c r="I152" s="17">
         <v>0.0</v>
       </c>
       <c r="J152" s="11">
         <v>0</v>
       </c>
       <c r="K152" s="14">
         <f>G152*J152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="20">
-        <v>146</v>
+        <v>19</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="D153" s="10" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="E153" s="10" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="F153" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G153" s="17">
-        <v>7.51</v>
+        <v>414.28</v>
       </c>
       <c r="H153" s="17">
         <v>0.0</v>
       </c>
       <c r="I153" s="17">
         <v>0.0</v>
       </c>
       <c r="J153" s="11">
         <v>0</v>
       </c>
       <c r="K153" s="14">
         <f>G153*J153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="20">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="D154" s="10" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="E154" s="10" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G154" s="17">
-        <v>7.51</v>
+        <v>38.22</v>
       </c>
       <c r="H154" s="17">
         <v>0.0</v>
       </c>
       <c r="I154" s="17">
         <v>0.0</v>
       </c>
       <c r="J154" s="11">
         <v>0</v>
       </c>
       <c r="K154" s="14">
         <f>G154*J154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="20">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="D155" s="10" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="E155" s="10" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="F155" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G155" s="17">
-        <v>7.51</v>
+        <v>38.22</v>
       </c>
       <c r="H155" s="17">
         <v>0.0</v>
       </c>
       <c r="I155" s="17">
         <v>0.0</v>
       </c>
       <c r="J155" s="11">
         <v>0</v>
       </c>
       <c r="K155" s="14">
         <f>G155*J155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="20">
-        <v>149</v>
+        <v>22</v>
       </c>
       <c r="B156" s="8"/>
       <c r="C156" s="9" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="D156" s="10" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="E156" s="10" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="F156" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G156" s="17">
-        <v>7.51</v>
+        <v>414.28</v>
       </c>
       <c r="H156" s="17">
         <v>0.0</v>
       </c>
       <c r="I156" s="17">
         <v>0.0</v>
       </c>
       <c r="J156" s="11">
         <v>0</v>
       </c>
       <c r="K156" s="14">
         <f>G156*J156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="20">
-        <v>150</v>
+        <v>23</v>
       </c>
       <c r="B157" s="8"/>
       <c r="C157" s="9" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="D157" s="10" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="E157" s="10" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="F157" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G157" s="17">
-        <v>7.51</v>
+        <v>414.28</v>
       </c>
       <c r="H157" s="17">
         <v>0.0</v>
       </c>
       <c r="I157" s="17">
         <v>0.0</v>
       </c>
       <c r="J157" s="11">
         <v>0</v>
       </c>
       <c r="K157" s="14">
         <f>G157*J157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="20">
-        <v>151</v>
+        <v>24</v>
       </c>
       <c r="B158" s="8"/>
       <c r="C158" s="9" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="D158" s="10" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="E158" s="10" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="F158" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G158" s="17">
-        <v>7.51</v>
+        <v>20.48</v>
       </c>
       <c r="H158" s="17">
         <v>0.0</v>
       </c>
       <c r="I158" s="17">
         <v>0.0</v>
       </c>
       <c r="J158" s="11">
         <v>0</v>
       </c>
       <c r="K158" s="14">
         <f>G158*J158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="20">
-        <v>152</v>
+        <v>25</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="9" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="D159" s="10" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="E159" s="10" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="F159" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G159" s="17">
-        <v>7.51</v>
+        <v>20.48</v>
       </c>
       <c r="H159" s="17">
         <v>0.0</v>
       </c>
       <c r="I159" s="17">
         <v>0.0</v>
       </c>
       <c r="J159" s="11">
         <v>0</v>
       </c>
       <c r="K159" s="14">
         <f>G159*J159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="20">
-        <v>153</v>
+        <v>26</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="9" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="D160" s="10" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="E160" s="10" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="F160" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G160" s="17">
-        <v>7.51</v>
+        <v>25.94</v>
       </c>
       <c r="H160" s="17">
         <v>0.0</v>
       </c>
       <c r="I160" s="17">
         <v>0.0</v>
       </c>
       <c r="J160" s="11">
         <v>0</v>
       </c>
       <c r="K160" s="14">
         <f>G160*J160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="20">
-        <v>154</v>
+        <v>27</v>
       </c>
       <c r="B161" s="8"/>
       <c r="C161" s="9" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="D161" s="10" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="E161" s="10" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="F161" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G161" s="17">
-        <v>7.51</v>
+        <v>20.48</v>
       </c>
       <c r="H161" s="17">
         <v>0.0</v>
       </c>
       <c r="I161" s="17">
         <v>0.0</v>
       </c>
       <c r="J161" s="11">
         <v>0</v>
       </c>
       <c r="K161" s="14">
         <f>G161*J161</f>
         <v>0</v>
       </c>
     </row>
-    <row r="162" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
-[...3424 lines deleted...]
-        <f>SUM(K5:K262)</f>
+    <row r="162" spans="1:11">
+      <c r="I162" s="7" t="s">
+        <v>473</v>
+      </c>
+      <c r="J162" s="21">
+        <f>SUM(J5:J161)</f>
+        <v>0</v>
+      </c>
+      <c r="K162" s="21">
+        <f>SUM(K5:K161)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
-    <mergeCell ref="A234:K234"/>
+    <mergeCell ref="A133:K133"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="E30" r:id="rId_hyperlink_23"/>
@@ -19310,178 +11937,77 @@
     <hyperlink ref="E108" r:id="rId_hyperlink_101"/>
     <hyperlink ref="E109" r:id="rId_hyperlink_102"/>
     <hyperlink ref="E110" r:id="rId_hyperlink_103"/>
     <hyperlink ref="E111" r:id="rId_hyperlink_104"/>
     <hyperlink ref="E112" r:id="rId_hyperlink_105"/>
     <hyperlink ref="E113" r:id="rId_hyperlink_106"/>
     <hyperlink ref="E114" r:id="rId_hyperlink_107"/>
     <hyperlink ref="E115" r:id="rId_hyperlink_108"/>
     <hyperlink ref="E116" r:id="rId_hyperlink_109"/>
     <hyperlink ref="E117" r:id="rId_hyperlink_110"/>
     <hyperlink ref="E118" r:id="rId_hyperlink_111"/>
     <hyperlink ref="E119" r:id="rId_hyperlink_112"/>
     <hyperlink ref="E120" r:id="rId_hyperlink_113"/>
     <hyperlink ref="E121" r:id="rId_hyperlink_114"/>
     <hyperlink ref="E122" r:id="rId_hyperlink_115"/>
     <hyperlink ref="E123" r:id="rId_hyperlink_116"/>
     <hyperlink ref="E124" r:id="rId_hyperlink_117"/>
     <hyperlink ref="E125" r:id="rId_hyperlink_118"/>
     <hyperlink ref="E126" r:id="rId_hyperlink_119"/>
     <hyperlink ref="E127" r:id="rId_hyperlink_120"/>
     <hyperlink ref="E128" r:id="rId_hyperlink_121"/>
     <hyperlink ref="E129" r:id="rId_hyperlink_122"/>
     <hyperlink ref="E130" r:id="rId_hyperlink_123"/>
     <hyperlink ref="E131" r:id="rId_hyperlink_124"/>
     <hyperlink ref="E132" r:id="rId_hyperlink_125"/>
-    <hyperlink ref="E133" r:id="rId_hyperlink_126"/>
-[...126 lines deleted...]
-    <hyperlink ref="E262" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="E135" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="E136" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="E137" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="E138" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="E139" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="E140" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="E141" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="E142" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="E143" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="E144" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="E145" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="E146" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="E147" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="E148" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="E149" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="E150" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="E151" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="E152" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="E153" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="E154" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="E155" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="E156" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="E157" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="E158" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="E159" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="E160" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="E161" r:id="rId_hyperlink_152"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>