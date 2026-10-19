--- v0 (2026-06-15)
+++ v1 (2026-10-19)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="577">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-15 20:08:35</t>
+    <t>Актуальность прайса на: 2026-10-19 16:07:27</t>
   </si>
   <si>
     <t>Бумага и фоамиран</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -175,168 +175,177 @@
   <si>
     <t>000100/31</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Бежевый-2 1/250 Арт: 000100/31</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0001001-2-3/</t>
   </si>
   <si>
     <t>000100/1</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Белый 1/250 Арт: 000100/1</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0001001/</t>
   </si>
   <si>
     <t>000100/35</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Бледно-голубой 1/250 Арт: 000100/35</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/19373/</t>
+    <t>https://spb.omg-gift.ru/product/0001001-2-6-1/</t>
   </si>
   <si>
     <t>000100/25</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Бледно-фиолетовый 1/250 Арт: 000100/25</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/15822/</t>
   </si>
   <si>
     <t>000100/13</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Бордовый 1/250 Арт: 000100/13</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-14-1-1/</t>
   </si>
   <si>
     <t>000100/14</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Винный 1/250 Арт: 000100/14</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/15819/</t>
+    <t>https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-15-1-1-1/</t>
   </si>
   <si>
     <t>000100/16</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Жёлтый 1/250 Арт: 000100/16</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-17-1-1/</t>
   </si>
   <si>
     <t>000100/10</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Зелёный 1/250 Арт: 000100/10</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/15831/</t>
   </si>
   <si>
+    <t>000100/7</t>
+  </si>
+  <si>
+    <t>Бумага в листах "Тишью" 50*66 (10 шт.) Красный 1/250 Арт: 000100/7</t>
+  </si>
+  <si>
+    <t>https://spb.omg-gift.ru/product/0001007/</t>
+  </si>
+  <si>
     <t>000100/6</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Крафт 1/250 Арт: 000100/6</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0001006/</t>
   </si>
   <si>
     <t>000100/17</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Медно-коричневый 1/250 Арт: 000100/17</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-18-1-1/</t>
   </si>
   <si>
     <t>000100/34</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Натуральный 1/250 Арт: 000100/34</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/17627/</t>
+    <t>https://spb.omg-gift.ru/product/0001001-2-6/</t>
   </si>
   <si>
     <t>000100/36</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Оливково-серый 1/250 Арт: 000100/36</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0001001-2-6-2/</t>
   </si>
   <si>
     <t>000100/15</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Оранжевый 1/250 Арт: 000100/15</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/15832/</t>
+    <t>https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-16-1/</t>
   </si>
   <si>
     <t>000100/8</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Персиковый 1/250 Арт: 000100/8</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/15816/</t>
+    <t>https://spb.omg-gift.ru/product/0001001-1/</t>
   </si>
   <si>
     <t>000100/2</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Розовый 1/250 Арт: 000100/2</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/14958/</t>
+    <t>https://spb.omg-gift.ru/product/0001002/</t>
   </si>
   <si>
     <t>000100/29</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Розовый-2 1/250 Арт: 000100/29</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/17622/</t>
+    <t>https://spb.omg-gift.ru/product/0001001-2-1/</t>
   </si>
   <si>
     <t>000101/1</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) с блёстками Белый 1/250 Арт: 000101/1</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0001011/</t>
   </si>
   <si>
     <t>000101/4</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) с блёстками Сиреневый 1/250 Арт: 000101/4</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0001011-2/</t>
   </si>
   <si>
     <t>000101/2</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) с блёстками Тёмно-бежевый 1/250 Арт: 000101/2</t>
   </si>
@@ -382,51 +391,51 @@
   <si>
     <t>000100/5</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Серебряный 1/250 Арт: 000100/5</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/14963/</t>
   </si>
   <si>
     <t>000100/9</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Серый 1/250 Арт: 000100/9</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-8-1-1/</t>
   </si>
   <si>
     <t>000100/27</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Сиреневый 1/250 Арт: 000100/27</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/16786/</t>
+    <t>https://spb.omg-gift.ru/product/0001002-1/</t>
   </si>
   <si>
     <t>000100/33</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Тёмно-бежевый 1/250 Арт: 000100/33</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0001001-2-5/</t>
   </si>
   <si>
     <t>000100/26</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Тёмно-бирюзовый 1/250 Арт: 000100/26</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/15833/</t>
   </si>
   <si>
     <t>000100/3</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Тёмно-жёлтый 1/250 Арт: 000100/3</t>
   </si>
@@ -436,51 +445,51 @@
   <si>
     <t>000100/12</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Тёмно-розовый 1/250 Арт: 000100/12</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-13-1-1-1/</t>
   </si>
   <si>
     <t>000100/18</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Тиффани 1/250 Арт: 000100/18</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/17621/</t>
   </si>
   <si>
     <t>000100/4</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Фиолетовый 1/250 Арт: 000100/4</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/14959/</t>
+    <t>https://spb.omg-gift.ru/product/0001004/</t>
   </si>
   <si>
     <t>000100/32</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Фиолетовый-2 1/250 Арт: 000100/32</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/17625/</t>
   </si>
   <si>
     <t>000100/23</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (10 шт.) Чёрный 1/250 Арт: 000100/23</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/15824/</t>
   </si>
   <si>
     <t>0001101/1</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" 50*66 (50 шт.) Белый 1/50 Арт: 0001101/1</t>
   </si>
@@ -601,59 +610,50 @@
   <si>
     <t>Бумага в листах "Тишью" Водостойкая 50*70 (20 шт.) Бежевый 1/100 Арт: 0001102/2</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-2-1-1/</t>
   </si>
   <si>
     <t>0001102/9</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" Водостойкая 50*70 (20 шт.) Бледно-жёлтый 1/100 Арт: 0001102/9</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-2-1-8/</t>
   </si>
   <si>
     <t>0001102/6</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" Водостойкая 50*70 (20 шт.) Оранжево-персиковый 1/100 Арт: 0001102/6</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-2-1-5/</t>
   </si>
   <si>
-    <t>0001102/10</t>
-[...7 lines deleted...]
-  <si>
     <t>0001102/13</t>
   </si>
   <si>
     <t>Бумага в листах "Тишью" Водостойкая 50*70 (20 шт.) Серый 1/100 Арт: 0001102/13</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-2-1-12/</t>
   </si>
   <si>
     <t>00040205/15</t>
   </si>
   <si>
     <t>Бумага в листах 50*70 с рисунком №15 1/50 Арт: 00040205/15</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/bumaga-podarochnaya-7652-sm-s-risunkom-v-listakh-tsena-ukazana-za-upakovku-art-om-pp115/</t>
   </si>
   <si>
     <t>00040205/20</t>
   </si>
   <si>
     <t>Бумага в листах 50*70 с рисунком №20 1/50 Арт: 00040205/20</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/bumaga-podarochnaya-7652-sm-s-risunkom-v-listakh-tsena-ukazana-za-upakovku-art-om-pp115-4/</t>
@@ -1126,69 +1126,69 @@
   <si>
     <t>https://spb.omg-gift.ru/product/bumaga-kraft-70sm-art-05199-1/</t>
   </si>
   <si>
     <t>05199</t>
   </si>
   <si>
     <t>Бумага Крафт 70см 5кг 1/1 Арт: 05199</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/bumaga-kraft-70sm-art-05199/</t>
   </si>
   <si>
     <t>Бумага "Тишью"</t>
   </si>
   <si>
     <t>Бумага "Тишью" в рулонах</t>
   </si>
   <si>
     <t>0001121/1</t>
   </si>
   <si>
     <t>Бумага "Тишью" 0,5*120м 17г Белый 1/16 Арт: 0001121/1</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/19375/</t>
+    <t>https://spb.omg-gift.ru/product/00011001-7-1/</t>
   </si>
   <si>
     <t>0001121/20</t>
   </si>
   <si>
     <t>Бумага "Тишью" 0,5*120м 17г Голубой 1/16 Арт: 0001121/20</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/00011001-7-1-4/</t>
   </si>
   <si>
     <t>0001121/2</t>
   </si>
   <si>
     <t>Бумага "Тишью" 0,5*120м 17г Розовый 1/16 Арт: 0001121/2</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/19376/</t>
+    <t>https://spb.omg-gift.ru/product/00011001-7-1-1/</t>
   </si>
   <si>
     <t>0001121/22</t>
   </si>
   <si>
     <t>Бумага "Тишью" 0,5*120м 17г Светло-розовый 1/16 Арт: 0001121/22</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/00011001-7-1-5/</t>
   </si>
   <si>
     <t>0001121/6</t>
   </si>
   <si>
     <t>Бумага "Тишью" 0,5*120м 17г Светло-серый 1/16 Арт: 0001121/6</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/19377/</t>
   </si>
   <si>
     <t>0001121/27</t>
   </si>
   <si>
     <t>Бумага "Тишью" 0,5*120м 17г Сиреневый 1/16 Арт: 0001121/27</t>
   </si>
@@ -1327,59 +1327,50 @@
   <si>
     <t>Бумага "Тишью" Водостойкая 0,5*10м 38г Лиловый 1/30 Арт: 0001200/22</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/21970/</t>
   </si>
   <si>
     <t>0001200/26</t>
   </si>
   <si>
     <t>Бумага "Тишью" Водостойкая 0,5*10м 38г Персиковый 1/30 Арт: 0001200/26</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/21974/</t>
   </si>
   <si>
     <t>0001200/27</t>
   </si>
   <si>
     <t>Бумага "Тишью" Водостойкая 0,5*10м 38г Розовый 1/30 Арт: 0001200/27</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/21975/</t>
   </si>
   <si>
-    <t>0001200/30</t>
-[...7 lines deleted...]
-  <si>
     <t>0001200/21</t>
   </si>
   <si>
     <t>Бумага "Тишью" Водостойкая 0,5*10м 38г Серо-бежевый 1/30 Арт: 0001200/21</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/21972/</t>
   </si>
   <si>
     <t>0001200/23</t>
   </si>
   <si>
     <t>Бумага "Тишью" Водостойкая 0,5*10м 38г Чёрный 1/30 Арт: 0001200/23</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/22272/</t>
   </si>
   <si>
     <t>0001200/8</t>
   </si>
   <si>
     <t>Бумага "Тишью" Водостойкая 0,5*10м Бежевый 1/50 Арт: 0001200/8</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/00011001-14-7/</t>
@@ -1444,69 +1435,78 @@
   <si>
     <t>Бумага "Тишью" Водостойкая 0,5*10м Серый 1/50 Арт: 0001200/12</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/00011001-14-11/</t>
   </si>
   <si>
     <t>0001200/4</t>
   </si>
   <si>
     <t>Бумага "Тишью" Водостойкая 0,5*10м Сиреневый 1/50 Арт: 0001200/4</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/00011001-14-3/</t>
   </si>
   <si>
     <t>Фоамиран</t>
   </si>
   <si>
     <t>2020/13</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Белый 1/25 Арт: 2020/13</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/16680/</t>
+    <t>https://spb.omg-gift.ru/product/20207-1-11/</t>
   </si>
   <si>
     <t>2020/2</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Бледно-красный 1/25 Арт: 2020/2</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20207-1-1/</t>
   </si>
   <si>
     <t>2020/5</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Бледно-сиреневый 1/25 Арт: 2020/5</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/16673/</t>
+    <t>https://spb.omg-gift.ru/product/20207-1-4/</t>
+  </si>
+  <si>
+    <t>2020/28</t>
+  </si>
+  <si>
+    <t>Фоамиран в листах 1мм 70*60 (10 шт.) Бордовый 1/25 Арт: 2020/28</t>
+  </si>
+  <si>
+    <t>https://spb.omg-gift.ru/product/20207-1-22-1/</t>
   </si>
   <si>
     <t>2020/20</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Голубой 1/25 Арт: 2020/20</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20207-1-18/</t>
   </si>
   <si>
     <t>2020/15</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Жёлто-зелёный 1/25 Арт: 2020/15</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20207-1-13/</t>
   </si>
   <si>
     <t>2020/17</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Жёлтый 1/25 Арт: 2020/17</t>
   </si>
@@ -1516,51 +1516,51 @@
   <si>
     <t>2020/21</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Зелёный 1/25 Арт: 2020/21</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20207-1-19/</t>
   </si>
   <si>
     <t>2020/23</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Красный 1/25 Арт: 2020/23</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20207-1-21/</t>
   </si>
   <si>
     <t>2020/31</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Кремовый 1/25 Арт: 2020/31</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/19013/</t>
+    <t>https://spb.omg-gift.ru/product/20207-1-22-1-2/</t>
   </si>
   <si>
     <t>2020/22</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Малиново-розовый 1/25 Арт: 2020/22</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20207-1-20/</t>
   </si>
   <si>
     <t>2020/14</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Мятно-зелёный 1/25 Арт: 2020/14</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20207-1-12/</t>
   </si>
   <si>
     <t>2020/16</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Нежно-оливковый 1/25 Арт: 2020/16</t>
   </si>
@@ -1570,222 +1570,222 @@
   <si>
     <t>2020/7</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Персиковый 1/25 Арт: 2020/7</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20207/</t>
   </si>
   <si>
     <t>2020/24</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Пурпурный 1/25 Арт: 2020/24</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/16691/</t>
   </si>
   <si>
     <t>2020/3</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Розовый-1 1/25 Арт: 2020/3</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/16671/</t>
+    <t>https://spb.omg-gift.ru/product/20207-1-2/</t>
   </si>
   <si>
     <t>2020/4</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Розовый-2 1/25 Арт: 2020/4</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20207-1-3/</t>
   </si>
   <si>
     <t>2020/32</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Салатовый 1/25 Арт: 2020/32</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/19014/</t>
   </si>
   <si>
     <t>2020/19</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Светло-песочный 1/25 Арт: 2020/19</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/16686/</t>
   </si>
   <si>
     <t>2020/12</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Светло-розовый-1 1/25 Арт: 2020/12</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20207-1-10/</t>
   </si>
   <si>
     <t>2020/34</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Светло-розовый-2 1/25 Арт: 2020/34</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/19053/</t>
+    <t>https://spb.omg-gift.ru/product/20207-1-23-1-2/</t>
   </si>
   <si>
     <t>2020/6</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Серо-голубой 1/25 Арт: 2020/6</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/16674/</t>
+    <t>https://spb.omg-gift.ru/product/20207-1-5/</t>
   </si>
   <si>
     <t>2020/8</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Серо-красный 1/25 Арт: 2020/8</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20207-1-6/</t>
   </si>
   <si>
     <t>2020/33</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Серо-сиреневый 1/25 Арт: 2020/33</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/19015/</t>
   </si>
   <si>
     <t>2020/10</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Синевато-зелёный 1/25 Арт: 2020/10</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20207-1-8/</t>
   </si>
   <si>
     <t>2020/36</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Синий 1/25 Арт: 2020/36</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/21503/</t>
+    <t>https://spb.omg-gift.ru/product/20207-1-23-1-3-1/</t>
   </si>
   <si>
     <t>2020/18</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Сиреневый 1/25 Арт: 2020/18</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20207-1-16/</t>
   </si>
   <si>
     <t>2020/11</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Тёмно-персиковый 1/25 Арт: 2020/11</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20207-1-9/</t>
   </si>
   <si>
     <t>2020/1</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Тёмный розовый 1/25 Арт: 2020/1</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20207-1/</t>
   </si>
   <si>
     <t>2020/26</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Тускло-сиреневый 1/25 Арт: 2020/26</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20207-1-24/</t>
   </si>
   <si>
     <t>2020/9</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Умеренный розовый 1/25 Арт: 2020/9</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/16676/</t>
+    <t>https://spb.omg-gift.ru/product/20207-1-7/</t>
   </si>
   <si>
     <t>2020/29</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Фиолетовый 1/25 Арт: 2020/29</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/19012/</t>
   </si>
   <si>
-    <t>2020/30</t>
-[...7 lines deleted...]
-  <si>
     <t>2020/25</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Чёрный 1/25 Арт: 2020/25</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/20207-1-23/</t>
   </si>
   <si>
+    <t>2020/35</t>
+  </si>
+  <si>
+    <t>Фоамиран в листах 1мм 70*60 (10 шт.) Яркий пурпурный 1/25 Арт: 2020/35</t>
+  </si>
+  <si>
+    <t>https://spb.omg-gift.ru/product/20207-1-23-1-3/</t>
+  </si>
+  <si>
     <t>2020/27</t>
   </si>
   <si>
     <t>Фоамиран в листах 1мм 70*60 (10 шт.) Яркий розовый 1/25 Арт: 2020/27</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/19051/</t>
+    <t>https://spb.omg-gift.ru/product/20207-1-23-1/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1934,51 +1934,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62932.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62902.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62894.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62901.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62900.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62898.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62931.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62897.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62899.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52534.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63070.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49146.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62208.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54562.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52525.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52526.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52528.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52523.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64354.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52529.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60990.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62209.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52527.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55363.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55272.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57380.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57388.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57390.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57389.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52531.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52532.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69008.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55276.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49150.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52522.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55275.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57386.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52536.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52778.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52524.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57381.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53465.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57385.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52533.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58313.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58314.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58315.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58316.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69627.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69643.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69629.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69641.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69633.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69639.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69623.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69625.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69631.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61352.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61359.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61356.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61360.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61363.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47985.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47989.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47991.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47992.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49659.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36108.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36114.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51847.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64614.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64600.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64615.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64610.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64611.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64743.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64679.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64677.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64676.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64675.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64673.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64745.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64751.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64747.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64753.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64749.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64544.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64659.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64712.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47107.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47105.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47108.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47106.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47201.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47202.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47208.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47204.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47207.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47150.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47139.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47136.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47126.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47127.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47133.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47125.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47124.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47141.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47140.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52358.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47078.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47080.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48623.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48621.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47471.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47470.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40698.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62210.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62211.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62215.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62212.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62217.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62216.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58317.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58329.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58320.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58322.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58323.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58318.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58321.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58324.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58319.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70259.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69654.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69645.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69649.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69647.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69656.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69658.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69660.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69652.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70346.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61372.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61370.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61369.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61367.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61374.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61366.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61373.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61376.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61368.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59601.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55214.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55217.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55232.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55227.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55229.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55233.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55235.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61320.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55234.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55226.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55228.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55219.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55236.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55215.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55216.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61321.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55231.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59600.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61429.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55218.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55220.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61322.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55222.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68219.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55230.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55223.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55213.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57181.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55221.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61319.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61428.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55237.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61427.96x96186.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62932.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62902.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62894.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62901.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62900.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62898.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62931.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62897.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62899.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52534.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63070.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49146.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62208.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54562.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52525.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52526.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52528.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52523.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53462.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64354.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52529.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60990.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62209.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52527.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55363.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55272.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57380.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57388.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57390.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57389.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52531.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52532.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69008.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55276.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49150.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52522.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55275.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57386.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52536.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52778.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52524.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57381.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53465.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57385.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52533.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58313.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58314.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58315.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58316.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69627.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69643.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69629.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69641.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69633.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69639.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69623.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69625.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69631.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61352.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61359.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61356.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61363.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47985.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47989.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47991.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47992.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49659.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36108.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36114.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51847.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64614.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64600.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64615.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64610.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64611.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64743.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64679.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64677.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64676.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64675.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64673.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64745.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64751.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64747.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64753.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64749.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64544.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64659.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64712.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47107.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47105.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47108.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47106.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47201.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47202.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47208.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47204.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47207.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47150.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47139.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47136.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47126.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47127.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47133.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47125.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47124.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47141.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47140.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52358.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47078.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47080.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48623.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48621.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47471.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47470.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40698.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62210.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62211.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62215.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62212.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62217.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62216.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58317.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58329.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58320.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58322.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58323.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58318.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58321.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58324.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58319.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70259.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69654.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69645.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69649.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69647.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69656.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69658.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69652.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70346.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61372.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61370.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61369.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61367.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61374.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61366.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61373.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61376.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61368.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59601.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55214.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55217.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61318.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55232.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55227.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55229.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55233.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55235.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61320.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55234.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55226.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55228.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55219.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55236.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55215.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55216.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61321.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55231.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59600.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61429.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55218.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55220.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61322.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55222.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68219.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55230.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55223.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55213.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57181.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55221.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61319.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55237.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61430.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61427.96x96186.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_20670" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2489,1311 +2489,1311 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_15864" descr=""/>
+        <xdr:cNvPr id="19" name="product_15863" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_16734" descr=""/>
+        <xdr:cNvPr id="20" name="product_15864" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_18539" descr=""/>
+        <xdr:cNvPr id="21" name="product_16734" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_20287" descr=""/>
+        <xdr:cNvPr id="22" name="product_18539" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_16737" descr=""/>
+        <xdr:cNvPr id="23" name="product_20287" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_16721" descr=""/>
+        <xdr:cNvPr id="24" name="product_16737" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_15860" descr=""/>
+        <xdr:cNvPr id="25" name="product_16721" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_18534" descr=""/>
+        <xdr:cNvPr id="26" name="product_15860" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_18540" descr=""/>
+        <xdr:cNvPr id="27" name="product_18534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_18542" descr=""/>
+        <xdr:cNvPr id="28" name="product_18540" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_18541" descr=""/>
+        <xdr:cNvPr id="29" name="product_18542" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_16731" descr=""/>
+        <xdr:cNvPr id="30" name="product_18541" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_16730" descr=""/>
+        <xdr:cNvPr id="31" name="product_16731" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_22657" descr=""/>
+        <xdr:cNvPr id="32" name="product_16730" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_17696" descr=""/>
+        <xdr:cNvPr id="33" name="product_22657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_15865" descr=""/>
+        <xdr:cNvPr id="34" name="product_17696" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_16726" descr=""/>
+        <xdr:cNvPr id="35" name="product_15865" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_17695" descr=""/>
+        <xdr:cNvPr id="36" name="product_16726" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_18538" descr=""/>
+        <xdr:cNvPr id="37" name="product_17695" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_16738" descr=""/>
+        <xdr:cNvPr id="38" name="product_18538" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_15859" descr=""/>
+        <xdr:cNvPr id="39" name="product_16738" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_16725" descr=""/>
+        <xdr:cNvPr id="40" name="product_15859" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_18533" descr=""/>
+        <xdr:cNvPr id="41" name="product_16725" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_15861" descr=""/>
+        <xdr:cNvPr id="42" name="product_18533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_18537" descr=""/>
+        <xdr:cNvPr id="43" name="product_15861" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_16729" descr=""/>
+        <xdr:cNvPr id="44" name="product_18537" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_9019" descr=""/>
+        <xdr:cNvPr id="45" name="product_16729" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_9018" descr=""/>
+        <xdr:cNvPr id="46" name="product_9019" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_9017" descr=""/>
+        <xdr:cNvPr id="47" name="product_9018" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_9022" descr=""/>
+        <xdr:cNvPr id="48" name="product_9017" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_22887" descr=""/>
+        <xdr:cNvPr id="49" name="product_9022" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_22895" descr=""/>
+        <xdr:cNvPr id="50" name="product_22887" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_22888" descr=""/>
+        <xdr:cNvPr id="51" name="product_22895" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_22894" descr=""/>
+        <xdr:cNvPr id="52" name="product_22888" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_22890" descr=""/>
+        <xdr:cNvPr id="53" name="product_22894" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_22893" descr=""/>
+        <xdr:cNvPr id="54" name="product_22890" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_22885" descr=""/>
+        <xdr:cNvPr id="55" name="product_22893" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_22886" descr=""/>
+        <xdr:cNvPr id="56" name="product_22885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_22889" descr=""/>
+        <xdr:cNvPr id="57" name="product_22886" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_19936" descr=""/>
+        <xdr:cNvPr id="58" name="product_22889" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_19943" descr=""/>
+        <xdr:cNvPr id="59" name="product_19936" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_19940" descr=""/>
+        <xdr:cNvPr id="60" name="product_19943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_19944" descr=""/>
+        <xdr:cNvPr id="61" name="product_19940" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
@@ -6149,471 +6149,471 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_22903" descr=""/>
+        <xdr:cNvPr id="141" name="product_22899" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_22899" descr=""/>
+        <xdr:cNvPr id="142" name="product_23199" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_23199" descr=""/>
+        <xdr:cNvPr id="143" name="product_19955" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_19955" descr=""/>
+        <xdr:cNvPr id="144" name="product_19954" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_19954" descr=""/>
+        <xdr:cNvPr id="145" name="product_19952" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_19952" descr=""/>
+        <xdr:cNvPr id="146" name="product_19950" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_19950" descr=""/>
+        <xdr:cNvPr id="147" name="product_19957" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_19957" descr=""/>
+        <xdr:cNvPr id="148" name="product_19949" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_19949" descr=""/>
+        <xdr:cNvPr id="149" name="product_19956" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_19956" descr=""/>
+        <xdr:cNvPr id="150" name="product_19959" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_19959" descr=""/>
+        <xdr:cNvPr id="151" name="product_19951" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>160</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="152" name="product_19951" descr=""/>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="product_17589" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_17589" descr=""/>
+        <xdr:cNvPr id="153" name="product_17579" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_17579" descr=""/>
+        <xdr:cNvPr id="154" name="product_17582" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_17582" descr=""/>
+        <xdr:cNvPr id="155" name="product_19924" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
@@ -7439,81 +7439,81 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_19965" descr=""/>
+        <xdr:cNvPr id="184" name="product_17601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_17601" descr=""/>
+        <xdr:cNvPr id="185" name="product_19967" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
@@ -7808,51 +7808,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001001-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19764/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001001-2-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19763/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-23-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-8-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001002-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19759/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15823/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001001-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001001/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19373/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15822/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-14-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15819/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-17-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15831/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001006/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-18-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/17627/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001001-2-6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15832/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15816/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/14958/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/17622/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001011/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001011-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001011-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15826/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15825/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21730/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001002-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/14963/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-8-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/16786/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001001-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15833/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001003/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-13-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/17621/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/14959/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/17625/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15824/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/8117/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21960/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21968/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21961/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21967/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21963/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21966/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21958/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21959/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21962/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-2-1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-2-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-2-1-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-2-1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-podarochnaya-7652-sm-s-risunkom-v-listakh-tsena-ukazana-za-upakovku-art-om-pp115/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-podarochnaya-7652-sm-s-risunkom-v-listakh-tsena-ukazana-za-upakovku-art-om-pp115-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-podarochnaya-7652-sm-s-risunkom-v-listakh-tsena-ukazana-za-upakovku-art-om-pp115-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-podarochnaya-7652-sm-s-risunkom-v-listakh-tsena-ukazana-za-upakovku-art-om-pp115-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/art-00040201-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-v-listakh-art-0004026-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-v-listakh-art-0004026-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15665/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20470/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20464/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20469/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20465/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20467/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20520/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20491/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20492/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20493/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20490/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20495/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20521/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20524/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20522/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20525/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20523/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20443/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20489/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20517/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/37407-8-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/37407-8-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/37407-8-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/37407-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/53877-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/53877-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/53877-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/53877-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/53877-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-6-1-4-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/37407-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/37407-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/500194/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/500195/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/500197/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/500196/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-kraft-70sm-art-05199-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-kraft-70sm-art-05199/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19375/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-7-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19376/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-7-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19377/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19382/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19381/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22235/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21973/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21969/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21971/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21970/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21974/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21975/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21976/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21972/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22272/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/16680/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/16673/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19013/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/16691/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/16671/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19014/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/16686/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19053/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/16674/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19015/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21503/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/16676/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19012/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19052/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-23/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19051/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001001-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19764/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001001-2-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19763/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-23-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-8-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001002-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19759/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15823/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001001-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001001/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001001-2-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15822/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-14-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-15-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-17-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15831/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001007/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001006/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-18-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001001-2-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001001-2-6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-16-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001001-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001002/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001001-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001011/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001011-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001011-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15826/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15825/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21730/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001002-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/14963/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-8-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001002-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001001-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15833/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001003/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-110-1250-art-00013371-2-13-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/17621/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0001004/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/17625/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15824/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/8117/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21960/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21968/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21961/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21967/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21963/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21966/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21958/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21959/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21962/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-2-1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-2-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-tishyu-5066-150-150-art-000133750-2-1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-podarochnaya-7652-sm-s-risunkom-v-listakh-tsena-ukazana-za-upakovku-art-om-pp115/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-podarochnaya-7652-sm-s-risunkom-v-listakh-tsena-ukazana-za-upakovku-art-om-pp115-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-podarochnaya-7652-sm-s-risunkom-v-listakh-tsena-ukazana-za-upakovku-art-om-pp115-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-podarochnaya-7652-sm-s-risunkom-v-listakh-tsena-ukazana-za-upakovku-art-om-pp115-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/art-00040201-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-v-listakh-art-0004026-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-v-listakh-art-0004026-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/15665/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20470/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20464/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20469/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20465/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20467/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20520/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20491/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20492/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20493/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20490/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20495/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20521/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20524/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20522/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20525/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20523/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20443/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20489/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20517/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/37407-8-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/37407-8-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/37407-8-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/37407-8-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/53877-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/53877-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/53877-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/53877-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/53877-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/42819-6-1-4-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/37407-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/37407-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/500194/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/500195/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/500197/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/500196/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-kraft-70sm-art-05199-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bumaga-kraft-70sm-art-05199/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-7-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-7-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-7-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-7-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19377/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19382/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19381/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22235/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21973/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21969/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21971/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21970/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21974/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21975/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21972/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22272/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/00011001-14-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-22-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-22-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/16691/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19014/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/16686/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-23-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19015/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-23-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19012/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-23/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-23-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20207-1-23-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K198"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
@@ -8222,629 +8222,629 @@
         <v>0</v>
       </c>
       <c r="K15" s="14">
         <f>G15*J15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="19">
         <v>10</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H16" s="17">
         <v>0.0</v>
       </c>
       <c r="I16" s="17">
         <v>0.0</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="14">
         <f>G16*J16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="19">
         <v>11</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>47</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G17" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H17" s="17">
         <v>0.0</v>
       </c>
       <c r="I17" s="17">
         <v>0.0</v>
       </c>
       <c r="J17" s="11">
         <v>0</v>
       </c>
       <c r="K17" s="14">
         <f>G17*J17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A18" s="19">
         <v>12</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="9" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H18" s="17">
         <v>0.0</v>
       </c>
       <c r="I18" s="17">
         <v>0.0</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="14">
         <f>G18*J18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="19">
         <v>13</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H19" s="17">
         <v>0.0</v>
       </c>
       <c r="I19" s="17">
         <v>0.0</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="14">
         <f>G19*J19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="19">
         <v>14</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="9" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H20" s="17">
         <v>0.0</v>
       </c>
       <c r="I20" s="17">
         <v>0.0</v>
       </c>
       <c r="J20" s="11">
         <v>0</v>
       </c>
       <c r="K20" s="14">
         <f>G20*J20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A21" s="19">
         <v>15</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="9" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>59</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G21" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H21" s="17">
         <v>0.0</v>
       </c>
       <c r="I21" s="17">
         <v>0.0</v>
       </c>
       <c r="J21" s="11">
         <v>0</v>
       </c>
       <c r="K21" s="14">
         <f>G21*J21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="19">
         <v>16</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>61</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>62</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G22" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H22" s="17">
         <v>0.0</v>
       </c>
       <c r="I22" s="17">
         <v>0.0</v>
       </c>
       <c r="J22" s="11">
         <v>0</v>
       </c>
       <c r="K22" s="14">
         <f>G22*J22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="19">
         <v>17</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="9" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>64</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>65</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H23" s="17">
         <v>0.0</v>
       </c>
       <c r="I23" s="17">
         <v>0.0</v>
       </c>
       <c r="J23" s="11">
         <v>0</v>
       </c>
       <c r="K23" s="14">
         <f>G23*J23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="19">
         <v>18</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="9" t="s">
         <v>66</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H24" s="17">
         <v>0.0</v>
       </c>
       <c r="I24" s="17">
         <v>0.0</v>
       </c>
       <c r="J24" s="11">
         <v>0</v>
       </c>
       <c r="K24" s="14">
         <f>G24*J24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="19">
         <v>19</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="9" t="s">
         <v>69</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>70</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>71</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H25" s="17">
         <v>0.0</v>
       </c>
       <c r="I25" s="17">
         <v>0.0</v>
       </c>
       <c r="J25" s="11">
         <v>0</v>
       </c>
       <c r="K25" s="14">
         <f>G25*J25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="19">
         <v>20</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="9" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>74</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H26" s="17">
         <v>0.0</v>
       </c>
       <c r="I26" s="17">
         <v>0.0</v>
       </c>
       <c r="J26" s="11">
         <v>0</v>
       </c>
       <c r="K26" s="14">
         <f>G26*J26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="19">
         <v>21</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="9" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>77</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H27" s="17">
         <v>0.0</v>
       </c>
       <c r="I27" s="17">
         <v>0.0</v>
       </c>
       <c r="J27" s="11">
         <v>0</v>
       </c>
       <c r="K27" s="14">
         <f>G27*J27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="19">
         <v>22</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="9" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>80</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H28" s="17">
         <v>0.0</v>
       </c>
       <c r="I28" s="17">
         <v>0.0</v>
       </c>
       <c r="J28" s="11">
         <v>0</v>
       </c>
       <c r="K28" s="14">
         <f>G28*J28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="19">
         <v>23</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="9" t="s">
         <v>81</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>83</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G29" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H29" s="17">
         <v>0.0</v>
       </c>
       <c r="I29" s="17">
         <v>0.0</v>
       </c>
       <c r="J29" s="11">
         <v>0</v>
       </c>
       <c r="K29" s="14">
         <f>G29*J29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="19">
         <v>24</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="9" t="s">
         <v>84</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>85</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>86</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H30" s="17">
         <v>0.0</v>
       </c>
       <c r="I30" s="17">
         <v>0.0</v>
       </c>
       <c r="J30" s="11">
         <v>0</v>
       </c>
       <c r="K30" s="14">
         <f>G30*J30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="19">
         <v>25</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="9" t="s">
         <v>87</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>88</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>89</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G31" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H31" s="17">
         <v>0.0</v>
       </c>
       <c r="I31" s="17">
         <v>0.0</v>
       </c>
       <c r="J31" s="11">
         <v>0</v>
       </c>
       <c r="K31" s="14">
         <f>G31*J31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="19">
         <v>26</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="9" t="s">
         <v>90</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>91</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>92</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H32" s="17">
         <v>0.0</v>
       </c>
       <c r="I32" s="17">
         <v>0.0</v>
       </c>
       <c r="J32" s="11">
         <v>0</v>
       </c>
       <c r="K32" s="14">
         <f>G32*J32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="19">
         <v>27</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="9" t="s">
         <v>93</v>
       </c>
       <c r="D33" s="10" t="s">
         <v>94</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>95</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G33" s="17">
-        <v>61.43</v>
+        <v>33.44</v>
       </c>
       <c r="H33" s="17">
         <v>0.0</v>
       </c>
       <c r="I33" s="17">
         <v>0.0</v>
       </c>
       <c r="J33" s="11">
         <v>0</v>
       </c>
       <c r="K33" s="14">
         <f>G33*J33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="19">
         <v>28</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="9" t="s">
         <v>96</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>97</v>
@@ -8902,561 +8902,561 @@
         <v>0</v>
       </c>
       <c r="K35" s="14">
         <f>G35*J35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="19">
         <v>30</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="9" t="s">
         <v>102</v>
       </c>
       <c r="D36" s="10" t="s">
         <v>103</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>104</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="17">
-        <v>31.4</v>
+        <v>61.43</v>
       </c>
       <c r="H36" s="17">
         <v>0.0</v>
       </c>
       <c r="I36" s="17">
         <v>0.0</v>
       </c>
       <c r="J36" s="11">
         <v>0</v>
       </c>
       <c r="K36" s="14">
         <f>G36*J36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="19">
         <v>31</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D37" s="10" t="s">
         <v>106</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>107</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H37" s="17">
         <v>0.0</v>
       </c>
       <c r="I37" s="17">
         <v>0.0</v>
       </c>
       <c r="J37" s="11">
         <v>0</v>
       </c>
       <c r="K37" s="14">
         <f>G37*J37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="19">
         <v>32</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="9" t="s">
         <v>108</v>
       </c>
       <c r="D38" s="10" t="s">
         <v>109</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>110</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G38" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H38" s="17">
         <v>0.0</v>
       </c>
       <c r="I38" s="17">
         <v>0.0</v>
       </c>
       <c r="J38" s="11">
         <v>0</v>
       </c>
       <c r="K38" s="14">
         <f>G38*J38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="19">
         <v>33</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D39" s="10" t="s">
         <v>112</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>113</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G39" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H39" s="17">
         <v>0.0</v>
       </c>
       <c r="I39" s="17">
         <v>0.0</v>
       </c>
       <c r="J39" s="11">
         <v>0</v>
       </c>
       <c r="K39" s="14">
         <f>G39*J39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="19">
         <v>34</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="9" t="s">
         <v>114</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>115</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>116</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="17">
-        <v>71.66</v>
+        <v>33.44</v>
       </c>
       <c r="H40" s="17">
         <v>0.0</v>
       </c>
       <c r="I40" s="17">
         <v>0.0</v>
       </c>
       <c r="J40" s="11">
         <v>0</v>
       </c>
       <c r="K40" s="14">
         <f>G40*J40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="19">
         <v>35</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>119</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G41" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H41" s="17">
         <v>0.0</v>
       </c>
       <c r="I41" s="17">
         <v>0.0</v>
       </c>
       <c r="J41" s="11">
         <v>0</v>
       </c>
       <c r="K41" s="14">
         <f>G41*J41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A42" s="19">
         <v>36</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="9" t="s">
         <v>120</v>
       </c>
       <c r="D42" s="10" t="s">
         <v>121</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>122</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H42" s="17">
         <v>0.0</v>
       </c>
       <c r="I42" s="17">
         <v>0.0</v>
       </c>
       <c r="J42" s="11">
         <v>0</v>
       </c>
       <c r="K42" s="14">
         <f>G42*J42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="19">
         <v>37</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="9" t="s">
         <v>123</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>124</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>125</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G43" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H43" s="17">
         <v>0.0</v>
       </c>
       <c r="I43" s="17">
         <v>0.0</v>
       </c>
       <c r="J43" s="11">
         <v>0</v>
       </c>
       <c r="K43" s="14">
         <f>G43*J43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="19">
         <v>38</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="9" t="s">
         <v>126</v>
       </c>
       <c r="D44" s="10" t="s">
         <v>127</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>128</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G44" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H44" s="17">
         <v>0.0</v>
       </c>
       <c r="I44" s="17">
         <v>0.0</v>
       </c>
       <c r="J44" s="11">
         <v>0</v>
       </c>
       <c r="K44" s="14">
         <f>G44*J44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="19">
         <v>39</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="9" t="s">
         <v>129</v>
       </c>
       <c r="D45" s="10" t="s">
         <v>130</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>131</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G45" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H45" s="17">
         <v>0.0</v>
       </c>
       <c r="I45" s="17">
         <v>0.0</v>
       </c>
       <c r="J45" s="11">
         <v>0</v>
       </c>
       <c r="K45" s="14">
         <f>G45*J45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A46" s="19">
         <v>40</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="9" t="s">
         <v>132</v>
       </c>
       <c r="D46" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>134</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H46" s="17">
         <v>0.0</v>
       </c>
       <c r="I46" s="17">
         <v>0.0</v>
       </c>
       <c r="J46" s="11">
         <v>0</v>
       </c>
       <c r="K46" s="14">
         <f>G46*J46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A47" s="19">
         <v>41</v>
       </c>
       <c r="B47" s="8"/>
       <c r="C47" s="9" t="s">
         <v>135</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>136</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>137</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G47" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H47" s="17">
         <v>0.0</v>
       </c>
       <c r="I47" s="17">
         <v>0.0</v>
       </c>
       <c r="J47" s="11">
         <v>0</v>
       </c>
       <c r="K47" s="14">
         <f>G47*J47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A48" s="19">
         <v>42</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="9" t="s">
         <v>138</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>139</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>140</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G48" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H48" s="17">
         <v>0.0</v>
       </c>
       <c r="I48" s="17">
         <v>0.0</v>
       </c>
       <c r="J48" s="11">
         <v>0</v>
       </c>
       <c r="K48" s="14">
         <f>G48*J48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A49" s="19">
         <v>43</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>142</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>143</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G49" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H49" s="17">
         <v>0.0</v>
       </c>
       <c r="I49" s="17">
         <v>0.0</v>
       </c>
       <c r="J49" s="11">
         <v>0</v>
       </c>
       <c r="K49" s="14">
         <f>G49*J49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A50" s="19">
         <v>44</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="9" t="s">
         <v>144</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>145</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>146</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G50" s="17">
-        <v>31.4</v>
+        <v>33.44</v>
       </c>
       <c r="H50" s="17">
         <v>0.0</v>
       </c>
       <c r="I50" s="17">
         <v>0.0</v>
       </c>
       <c r="J50" s="11">
         <v>0</v>
       </c>
       <c r="K50" s="14">
         <f>G50*J50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A51" s="19">
         <v>45</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="9" t="s">
         <v>147</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>148</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>149</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G51" s="17">
-        <v>156.98</v>
+        <v>33.44</v>
       </c>
       <c r="H51" s="17">
         <v>0.0</v>
       </c>
       <c r="I51" s="17">
         <v>0.0</v>
       </c>
       <c r="J51" s="11">
         <v>0</v>
       </c>
       <c r="K51" s="14">
         <f>G51*J51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="19">
         <v>46</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="9" t="s">
         <v>150</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>151</v>
@@ -9548,51 +9548,51 @@
         <v>0</v>
       </c>
       <c r="K54" s="14">
         <f>G54*J54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="19">
         <v>49</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="9" t="s">
         <v>159</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G55" s="17">
-        <v>122.85</v>
+        <v>156.98</v>
       </c>
       <c r="H55" s="17">
         <v>0.0</v>
       </c>
       <c r="I55" s="17">
         <v>0.0</v>
       </c>
       <c r="J55" s="11">
         <v>0</v>
       </c>
       <c r="K55" s="14">
         <f>G55*J55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="19">
         <v>50</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="9" t="s">
         <v>162</v>
       </c>
       <c r="D56" s="10" t="s">
         <v>163</v>
@@ -10024,153 +10024,153 @@
         <v>0</v>
       </c>
       <c r="K68" s="14">
         <f>G68*J68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A69" s="19">
         <v>63</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="9" t="s">
         <v>201</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>202</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>203</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G69" s="17">
-        <v>116.03</v>
+        <v>68.25</v>
       </c>
       <c r="H69" s="17">
         <v>0.0</v>
       </c>
       <c r="I69" s="17">
         <v>0.0</v>
       </c>
       <c r="J69" s="11">
         <v>0</v>
       </c>
       <c r="K69" s="14">
         <f>G69*J69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A70" s="19">
         <v>64</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="9" t="s">
         <v>204</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>205</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>206</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G70" s="17">
-        <v>116.03</v>
+        <v>68.25</v>
       </c>
       <c r="H70" s="17">
         <v>0.0</v>
       </c>
       <c r="I70" s="17">
         <v>0.0</v>
       </c>
       <c r="J70" s="11">
         <v>0</v>
       </c>
       <c r="K70" s="14">
         <f>G70*J70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A71" s="19">
         <v>65</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="9" t="s">
         <v>207</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>208</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>209</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G71" s="17">
-        <v>116.03</v>
+        <v>68.25</v>
       </c>
       <c r="H71" s="17">
         <v>0.0</v>
       </c>
       <c r="I71" s="17">
         <v>0.0</v>
       </c>
       <c r="J71" s="11">
         <v>0</v>
       </c>
       <c r="K71" s="14">
         <f>G71*J71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A72" s="19">
         <v>66</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="9" t="s">
         <v>210</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>211</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>212</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G72" s="17">
-        <v>116.03</v>
+        <v>68.25</v>
       </c>
       <c r="H72" s="17">
         <v>0.0</v>
       </c>
       <c r="I72" s="17">
         <v>0.0</v>
       </c>
       <c r="J72" s="11">
         <v>0</v>
       </c>
       <c r="K72" s="14">
         <f>G72*J72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A73" s="19">
         <v>67</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="9" t="s">
         <v>213</v>
       </c>
       <c r="D73" s="10" t="s">
         <v>214</v>
@@ -13097,1311 +13097,1311 @@
         <v>468</v>
       </c>
       <c r="E160" s="10" t="s">
         <v>469</v>
       </c>
       <c r="F160" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G160" s="17">
         <v>136.5</v>
       </c>
       <c r="H160" s="17">
         <v>0.0</v>
       </c>
       <c r="I160" s="17">
         <v>0.0</v>
       </c>
       <c r="J160" s="11">
         <v>0</v>
       </c>
       <c r="K160" s="14">
         <f>G160*J160</f>
         <v>0</v>
       </c>
     </row>
-    <row r="161" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
-[...4 lines deleted...]
-      <c r="C161" s="9" t="s">
+    <row r="161" spans="1:11" outlineLevel="1">
+      <c r="A161" s="20" t="s">
         <v>470</v>
       </c>
-      <c r="D161" s="10" t="s">
+      <c r="B161" s="2"/>
+      <c r="C161" s="2"/>
+      <c r="D161" s="2"/>
+      <c r="E161" s="2"/>
+      <c r="F161" s="2"/>
+      <c r="G161" s="12"/>
+      <c r="H161" s="12"/>
+      <c r="I161" s="12"/>
+      <c r="J161" s="2"/>
+      <c r="K161" s="12"/>
+    </row>
+    <row r="162" spans="1:11" outlineLevel="2">
+      <c r="A162" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F162" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="H162" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="I162" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J162" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K162" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A163" s="19">
+        <v>1</v>
+      </c>
+      <c r="B163" s="8"/>
+      <c r="C163" s="9" t="s">
         <v>471</v>
       </c>
-      <c r="E161" s="10" t="s">
+      <c r="D163" s="10" t="s">
         <v>472</v>
       </c>
-      <c r="F161" s="8" t="s">
-[...20 lines deleted...]
-      <c r="A162" s="20" t="s">
+      <c r="E163" s="10" t="s">
         <v>473</v>
       </c>
-      <c r="B162" s="2"/>
-[...42 lines deleted...]
-        <v>13</v>
+      <c r="F163" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G163" s="17">
+        <v>307.13</v>
+      </c>
+      <c r="H163" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I163" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J163" s="11">
+        <v>0</v>
+      </c>
+      <c r="K163" s="14">
+        <f>G163*J163</f>
+        <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="9" t="s">
         <v>474</v>
       </c>
       <c r="D164" s="10" t="s">
         <v>475</v>
       </c>
       <c r="E164" s="10" t="s">
         <v>476</v>
       </c>
       <c r="F164" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G164" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H164" s="17">
         <v>0.0</v>
       </c>
       <c r="I164" s="17">
         <v>0.0</v>
       </c>
       <c r="J164" s="11">
         <v>0</v>
       </c>
       <c r="K164" s="14">
         <f>G164*J164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="19">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="9" t="s">
         <v>477</v>
       </c>
       <c r="D165" s="10" t="s">
         <v>478</v>
       </c>
       <c r="E165" s="10" t="s">
         <v>479</v>
       </c>
       <c r="F165" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G165" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H165" s="17">
         <v>0.0</v>
       </c>
       <c r="I165" s="17">
         <v>0.0</v>
       </c>
       <c r="J165" s="11">
         <v>0</v>
       </c>
       <c r="K165" s="14">
         <f>G165*J165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="19">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="9" t="s">
         <v>480</v>
       </c>
       <c r="D166" s="10" t="s">
         <v>481</v>
       </c>
       <c r="E166" s="10" t="s">
         <v>482</v>
       </c>
       <c r="F166" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G166" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H166" s="17">
         <v>0.0</v>
       </c>
       <c r="I166" s="17">
         <v>0.0</v>
       </c>
       <c r="J166" s="11">
         <v>0</v>
       </c>
       <c r="K166" s="14">
         <f>G166*J166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="19">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
         <v>483</v>
       </c>
       <c r="D167" s="10" t="s">
         <v>484</v>
       </c>
       <c r="E167" s="10" t="s">
         <v>485</v>
       </c>
       <c r="F167" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G167" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H167" s="17">
         <v>0.0</v>
       </c>
       <c r="I167" s="17">
         <v>0.0</v>
       </c>
       <c r="J167" s="11">
         <v>0</v>
       </c>
       <c r="K167" s="14">
         <f>G167*J167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="19">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B168" s="8"/>
       <c r="C168" s="9" t="s">
         <v>486</v>
       </c>
       <c r="D168" s="10" t="s">
         <v>487</v>
       </c>
       <c r="E168" s="10" t="s">
         <v>488</v>
       </c>
       <c r="F168" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G168" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H168" s="17">
         <v>0.0</v>
       </c>
       <c r="I168" s="17">
         <v>0.0</v>
       </c>
       <c r="J168" s="11">
         <v>0</v>
       </c>
       <c r="K168" s="14">
         <f>G168*J168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="19">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B169" s="8"/>
       <c r="C169" s="9" t="s">
         <v>489</v>
       </c>
       <c r="D169" s="10" t="s">
         <v>490</v>
       </c>
       <c r="E169" s="10" t="s">
         <v>491</v>
       </c>
       <c r="F169" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G169" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H169" s="17">
         <v>0.0</v>
       </c>
       <c r="I169" s="17">
         <v>0.0</v>
       </c>
       <c r="J169" s="11">
         <v>0</v>
       </c>
       <c r="K169" s="14">
         <f>G169*J169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="19">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="9" t="s">
         <v>492</v>
       </c>
       <c r="D170" s="10" t="s">
         <v>493</v>
       </c>
       <c r="E170" s="10" t="s">
         <v>494</v>
       </c>
       <c r="F170" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G170" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H170" s="17">
         <v>0.0</v>
       </c>
       <c r="I170" s="17">
         <v>0.0</v>
       </c>
       <c r="J170" s="11">
         <v>0</v>
       </c>
       <c r="K170" s="14">
         <f>G170*J170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A171" s="19">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B171" s="8"/>
       <c r="C171" s="9" t="s">
         <v>495</v>
       </c>
       <c r="D171" s="10" t="s">
         <v>496</v>
       </c>
       <c r="E171" s="10" t="s">
         <v>497</v>
       </c>
       <c r="F171" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G171" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H171" s="17">
         <v>0.0</v>
       </c>
       <c r="I171" s="17">
         <v>0.0</v>
       </c>
       <c r="J171" s="11">
         <v>0</v>
       </c>
       <c r="K171" s="14">
         <f>G171*J171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A172" s="19">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B172" s="8"/>
       <c r="C172" s="9" t="s">
         <v>498</v>
       </c>
       <c r="D172" s="10" t="s">
         <v>499</v>
       </c>
       <c r="E172" s="10" t="s">
         <v>500</v>
       </c>
       <c r="F172" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G172" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H172" s="17">
         <v>0.0</v>
       </c>
       <c r="I172" s="17">
         <v>0.0</v>
       </c>
       <c r="J172" s="11">
         <v>0</v>
       </c>
       <c r="K172" s="14">
         <f>G172*J172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A173" s="19">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B173" s="8"/>
       <c r="C173" s="9" t="s">
         <v>501</v>
       </c>
       <c r="D173" s="10" t="s">
         <v>502</v>
       </c>
       <c r="E173" s="10" t="s">
         <v>503</v>
       </c>
       <c r="F173" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G173" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H173" s="17">
         <v>0.0</v>
       </c>
       <c r="I173" s="17">
         <v>0.0</v>
       </c>
       <c r="J173" s="11">
         <v>0</v>
       </c>
       <c r="K173" s="14">
         <f>G173*J173</f>
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A174" s="19">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B174" s="8"/>
       <c r="C174" s="9" t="s">
         <v>504</v>
       </c>
       <c r="D174" s="10" t="s">
         <v>505</v>
       </c>
       <c r="E174" s="10" t="s">
         <v>506</v>
       </c>
       <c r="F174" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G174" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H174" s="17">
         <v>0.0</v>
       </c>
       <c r="I174" s="17">
         <v>0.0</v>
       </c>
       <c r="J174" s="11">
         <v>0</v>
       </c>
       <c r="K174" s="14">
         <f>G174*J174</f>
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A175" s="19">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B175" s="8"/>
       <c r="C175" s="9" t="s">
         <v>507</v>
       </c>
       <c r="D175" s="10" t="s">
         <v>508</v>
       </c>
       <c r="E175" s="10" t="s">
         <v>509</v>
       </c>
       <c r="F175" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G175" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H175" s="17">
         <v>0.0</v>
       </c>
       <c r="I175" s="17">
         <v>0.0</v>
       </c>
       <c r="J175" s="11">
         <v>0</v>
       </c>
       <c r="K175" s="14">
         <f>G175*J175</f>
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A176" s="19">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B176" s="8"/>
       <c r="C176" s="9" t="s">
         <v>510</v>
       </c>
       <c r="D176" s="10" t="s">
         <v>511</v>
       </c>
       <c r="E176" s="10" t="s">
         <v>512</v>
       </c>
       <c r="F176" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G176" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H176" s="17">
         <v>0.0</v>
       </c>
       <c r="I176" s="17">
         <v>0.0</v>
       </c>
       <c r="J176" s="11">
         <v>0</v>
       </c>
       <c r="K176" s="14">
         <f>G176*J176</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A177" s="19">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B177" s="8"/>
       <c r="C177" s="9" t="s">
         <v>513</v>
       </c>
       <c r="D177" s="10" t="s">
         <v>514</v>
       </c>
       <c r="E177" s="10" t="s">
         <v>515</v>
       </c>
       <c r="F177" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G177" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H177" s="17">
         <v>0.0</v>
       </c>
       <c r="I177" s="17">
         <v>0.0</v>
       </c>
       <c r="J177" s="11">
         <v>0</v>
       </c>
       <c r="K177" s="14">
         <f>G177*J177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A178" s="19">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B178" s="8"/>
       <c r="C178" s="9" t="s">
         <v>516</v>
       </c>
       <c r="D178" s="10" t="s">
         <v>517</v>
       </c>
       <c r="E178" s="10" t="s">
         <v>518</v>
       </c>
       <c r="F178" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G178" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H178" s="17">
         <v>0.0</v>
       </c>
       <c r="I178" s="17">
         <v>0.0</v>
       </c>
       <c r="J178" s="11">
         <v>0</v>
       </c>
       <c r="K178" s="14">
         <f>G178*J178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A179" s="19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="9" t="s">
         <v>519</v>
       </c>
       <c r="D179" s="10" t="s">
         <v>520</v>
       </c>
       <c r="E179" s="10" t="s">
         <v>521</v>
       </c>
       <c r="F179" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G179" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H179" s="17">
         <v>0.0</v>
       </c>
       <c r="I179" s="17">
         <v>0.0</v>
       </c>
       <c r="J179" s="11">
         <v>0</v>
       </c>
       <c r="K179" s="14">
         <f>G179*J179</f>
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A180" s="19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B180" s="8"/>
       <c r="C180" s="9" t="s">
         <v>522</v>
       </c>
       <c r="D180" s="10" t="s">
         <v>523</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>524</v>
       </c>
       <c r="F180" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G180" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H180" s="17">
         <v>0.0</v>
       </c>
       <c r="I180" s="17">
         <v>0.0</v>
       </c>
       <c r="J180" s="11">
         <v>0</v>
       </c>
       <c r="K180" s="14">
         <f>G180*J180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A181" s="19">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B181" s="8"/>
       <c r="C181" s="9" t="s">
         <v>525</v>
       </c>
       <c r="D181" s="10" t="s">
         <v>526</v>
       </c>
       <c r="E181" s="10" t="s">
         <v>527</v>
       </c>
       <c r="F181" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G181" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H181" s="17">
         <v>0.0</v>
       </c>
       <c r="I181" s="17">
         <v>0.0</v>
       </c>
       <c r="J181" s="11">
         <v>0</v>
       </c>
       <c r="K181" s="14">
         <f>G181*J181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A182" s="19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="9" t="s">
         <v>528</v>
       </c>
       <c r="D182" s="10" t="s">
         <v>529</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>530</v>
       </c>
       <c r="F182" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G182" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H182" s="17">
         <v>0.0</v>
       </c>
       <c r="I182" s="17">
         <v>0.0</v>
       </c>
       <c r="J182" s="11">
         <v>0</v>
       </c>
       <c r="K182" s="14">
         <f>G182*J182</f>
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A183" s="19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B183" s="8"/>
       <c r="C183" s="9" t="s">
         <v>531</v>
       </c>
       <c r="D183" s="10" t="s">
         <v>532</v>
       </c>
       <c r="E183" s="10" t="s">
         <v>533</v>
       </c>
       <c r="F183" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G183" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H183" s="17">
         <v>0.0</v>
       </c>
       <c r="I183" s="17">
         <v>0.0</v>
       </c>
       <c r="J183" s="11">
         <v>0</v>
       </c>
       <c r="K183" s="14">
         <f>G183*J183</f>
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A184" s="19">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B184" s="8"/>
       <c r="C184" s="9" t="s">
         <v>534</v>
       </c>
       <c r="D184" s="10" t="s">
         <v>535</v>
       </c>
       <c r="E184" s="10" t="s">
         <v>536</v>
       </c>
       <c r="F184" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G184" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H184" s="17">
         <v>0.0</v>
       </c>
       <c r="I184" s="17">
         <v>0.0</v>
       </c>
       <c r="J184" s="11">
         <v>0</v>
       </c>
       <c r="K184" s="14">
         <f>G184*J184</f>
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A185" s="19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B185" s="8"/>
       <c r="C185" s="9" t="s">
         <v>537</v>
       </c>
       <c r="D185" s="10" t="s">
         <v>538</v>
       </c>
       <c r="E185" s="10" t="s">
         <v>539</v>
       </c>
       <c r="F185" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G185" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H185" s="17">
         <v>0.0</v>
       </c>
       <c r="I185" s="17">
         <v>0.0</v>
       </c>
       <c r="J185" s="11">
         <v>0</v>
       </c>
       <c r="K185" s="14">
         <f>G185*J185</f>
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A186" s="19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B186" s="8"/>
       <c r="C186" s="9" t="s">
         <v>540</v>
       </c>
       <c r="D186" s="10" t="s">
         <v>541</v>
       </c>
       <c r="E186" s="10" t="s">
         <v>542</v>
       </c>
       <c r="F186" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G186" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H186" s="17">
         <v>0.0</v>
       </c>
       <c r="I186" s="17">
         <v>0.0</v>
       </c>
       <c r="J186" s="11">
         <v>0</v>
       </c>
       <c r="K186" s="14">
         <f>G186*J186</f>
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A187" s="19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B187" s="8"/>
       <c r="C187" s="9" t="s">
         <v>543</v>
       </c>
       <c r="D187" s="10" t="s">
         <v>544</v>
       </c>
       <c r="E187" s="10" t="s">
         <v>545</v>
       </c>
       <c r="F187" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G187" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H187" s="17">
         <v>0.0</v>
       </c>
       <c r="I187" s="17">
         <v>0.0</v>
       </c>
       <c r="J187" s="11">
         <v>0</v>
       </c>
       <c r="K187" s="14">
         <f>G187*J187</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A188" s="19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B188" s="8"/>
       <c r="C188" s="9" t="s">
         <v>546</v>
       </c>
       <c r="D188" s="10" t="s">
         <v>547</v>
       </c>
       <c r="E188" s="10" t="s">
         <v>548</v>
       </c>
       <c r="F188" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G188" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H188" s="17">
         <v>0.0</v>
       </c>
       <c r="I188" s="17">
         <v>0.0</v>
       </c>
       <c r="J188" s="11">
         <v>0</v>
       </c>
       <c r="K188" s="14">
         <f>G188*J188</f>
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A189" s="19">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B189" s="8"/>
       <c r="C189" s="9" t="s">
         <v>549</v>
       </c>
       <c r="D189" s="10" t="s">
         <v>550</v>
       </c>
       <c r="E189" s="10" t="s">
         <v>551</v>
       </c>
       <c r="F189" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G189" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H189" s="17">
         <v>0.0</v>
       </c>
       <c r="I189" s="17">
         <v>0.0</v>
       </c>
       <c r="J189" s="11">
         <v>0</v>
       </c>
       <c r="K189" s="14">
         <f>G189*J189</f>
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A190" s="19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B190" s="8"/>
       <c r="C190" s="9" t="s">
         <v>552</v>
       </c>
       <c r="D190" s="10" t="s">
         <v>553</v>
       </c>
       <c r="E190" s="10" t="s">
         <v>554</v>
       </c>
       <c r="F190" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G190" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H190" s="17">
         <v>0.0</v>
       </c>
       <c r="I190" s="17">
         <v>0.0</v>
       </c>
       <c r="J190" s="11">
         <v>0</v>
       </c>
       <c r="K190" s="14">
         <f>G190*J190</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A191" s="19">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B191" s="8"/>
       <c r="C191" s="9" t="s">
         <v>555</v>
       </c>
       <c r="D191" s="10" t="s">
         <v>556</v>
       </c>
       <c r="E191" s="10" t="s">
         <v>557</v>
       </c>
       <c r="F191" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G191" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H191" s="17">
         <v>0.0</v>
       </c>
       <c r="I191" s="17">
         <v>0.0</v>
       </c>
       <c r="J191" s="11">
         <v>0</v>
       </c>
       <c r="K191" s="14">
         <f>G191*J191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A192" s="19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B192" s="8"/>
       <c r="C192" s="9" t="s">
         <v>558</v>
       </c>
       <c r="D192" s="10" t="s">
         <v>559</v>
       </c>
       <c r="E192" s="10" t="s">
         <v>560</v>
       </c>
       <c r="F192" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G192" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H192" s="17">
         <v>0.0</v>
       </c>
       <c r="I192" s="17">
         <v>0.0</v>
       </c>
       <c r="J192" s="11">
         <v>0</v>
       </c>
       <c r="K192" s="14">
         <f>G192*J192</f>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A193" s="19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B193" s="8"/>
       <c r="C193" s="9" t="s">
         <v>561</v>
       </c>
       <c r="D193" s="10" t="s">
         <v>562</v>
       </c>
       <c r="E193" s="10" t="s">
         <v>563</v>
       </c>
       <c r="F193" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G193" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H193" s="17">
         <v>0.0</v>
       </c>
       <c r="I193" s="17">
         <v>0.0</v>
       </c>
       <c r="J193" s="11">
         <v>0</v>
       </c>
       <c r="K193" s="14">
         <f>G193*J193</f>
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A194" s="19">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B194" s="8"/>
       <c r="C194" s="9" t="s">
         <v>564</v>
       </c>
       <c r="D194" s="10" t="s">
         <v>565</v>
       </c>
       <c r="E194" s="10" t="s">
         <v>566</v>
       </c>
       <c r="F194" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G194" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H194" s="17">
         <v>0.0</v>
       </c>
       <c r="I194" s="17">
         <v>0.0</v>
       </c>
       <c r="J194" s="11">
         <v>0</v>
       </c>
       <c r="K194" s="14">
         <f>G194*J194</f>
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A195" s="19">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B195" s="8"/>
       <c r="C195" s="9" t="s">
         <v>567</v>
       </c>
       <c r="D195" s="10" t="s">
         <v>568</v>
       </c>
       <c r="E195" s="10" t="s">
         <v>569</v>
       </c>
       <c r="F195" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G195" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H195" s="17">
         <v>0.0</v>
       </c>
       <c r="I195" s="17">
         <v>0.0</v>
       </c>
       <c r="J195" s="11">
         <v>0</v>
       </c>
       <c r="K195" s="14">
         <f>G195*J195</f>
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A196" s="19">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B196" s="8"/>
       <c r="C196" s="9" t="s">
         <v>570</v>
       </c>
       <c r="D196" s="10" t="s">
         <v>571</v>
       </c>
       <c r="E196" s="10" t="s">
         <v>572</v>
       </c>
       <c r="F196" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G196" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H196" s="17">
         <v>0.0</v>
       </c>
       <c r="I196" s="17">
         <v>0.0</v>
       </c>
       <c r="J196" s="11">
         <v>0</v>
       </c>
       <c r="K196" s="14">
         <f>G196*J196</f>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A197" s="19">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B197" s="8"/>
       <c r="C197" s="9" t="s">
         <v>573</v>
       </c>
       <c r="D197" s="10" t="s">
         <v>574</v>
       </c>
       <c r="E197" s="10" t="s">
         <v>575</v>
       </c>
       <c r="F197" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G197" s="17">
-        <v>240.92</v>
+        <v>307.13</v>
       </c>
       <c r="H197" s="17">
         <v>0.0</v>
       </c>
       <c r="I197" s="17">
         <v>0.0</v>
       </c>
       <c r="J197" s="11">
         <v>0</v>
       </c>
       <c r="K197" s="14">
         <f>G197*J197</f>
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="I198" s="7" t="s">
         <v>576</v>
       </c>
       <c r="J198" s="22">
         <f>SUM(J5:J197)</f>
         <v>0</v>
       </c>
       <c r="K198" s="22">
         <f>SUM(K5:K197)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A124:K124"/>
     <mergeCell ref="A125:K125"/>
-    <mergeCell ref="A162:K162"/>
+    <mergeCell ref="A161:K161"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="E29" r:id="rId_hyperlink_23"/>
@@ -14511,51 +14511,51 @@
     <hyperlink ref="E136" r:id="rId_hyperlink_127"/>
     <hyperlink ref="E137" r:id="rId_hyperlink_128"/>
     <hyperlink ref="E138" r:id="rId_hyperlink_129"/>
     <hyperlink ref="E139" r:id="rId_hyperlink_130"/>
     <hyperlink ref="E140" r:id="rId_hyperlink_131"/>
     <hyperlink ref="E141" r:id="rId_hyperlink_132"/>
     <hyperlink ref="E142" r:id="rId_hyperlink_133"/>
     <hyperlink ref="E143" r:id="rId_hyperlink_134"/>
     <hyperlink ref="E144" r:id="rId_hyperlink_135"/>
     <hyperlink ref="E145" r:id="rId_hyperlink_136"/>
     <hyperlink ref="E146" r:id="rId_hyperlink_137"/>
     <hyperlink ref="E147" r:id="rId_hyperlink_138"/>
     <hyperlink ref="E148" r:id="rId_hyperlink_139"/>
     <hyperlink ref="E149" r:id="rId_hyperlink_140"/>
     <hyperlink ref="E150" r:id="rId_hyperlink_141"/>
     <hyperlink ref="E151" r:id="rId_hyperlink_142"/>
     <hyperlink ref="E152" r:id="rId_hyperlink_143"/>
     <hyperlink ref="E153" r:id="rId_hyperlink_144"/>
     <hyperlink ref="E154" r:id="rId_hyperlink_145"/>
     <hyperlink ref="E155" r:id="rId_hyperlink_146"/>
     <hyperlink ref="E156" r:id="rId_hyperlink_147"/>
     <hyperlink ref="E157" r:id="rId_hyperlink_148"/>
     <hyperlink ref="E158" r:id="rId_hyperlink_149"/>
     <hyperlink ref="E159" r:id="rId_hyperlink_150"/>
     <hyperlink ref="E160" r:id="rId_hyperlink_151"/>
-    <hyperlink ref="E161" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="E163" r:id="rId_hyperlink_152"/>
     <hyperlink ref="E164" r:id="rId_hyperlink_153"/>
     <hyperlink ref="E165" r:id="rId_hyperlink_154"/>
     <hyperlink ref="E166" r:id="rId_hyperlink_155"/>
     <hyperlink ref="E167" r:id="rId_hyperlink_156"/>
     <hyperlink ref="E168" r:id="rId_hyperlink_157"/>
     <hyperlink ref="E169" r:id="rId_hyperlink_158"/>
     <hyperlink ref="E170" r:id="rId_hyperlink_159"/>
     <hyperlink ref="E171" r:id="rId_hyperlink_160"/>
     <hyperlink ref="E172" r:id="rId_hyperlink_161"/>
     <hyperlink ref="E173" r:id="rId_hyperlink_162"/>
     <hyperlink ref="E174" r:id="rId_hyperlink_163"/>
     <hyperlink ref="E175" r:id="rId_hyperlink_164"/>
     <hyperlink ref="E176" r:id="rId_hyperlink_165"/>
     <hyperlink ref="E177" r:id="rId_hyperlink_166"/>
     <hyperlink ref="E178" r:id="rId_hyperlink_167"/>
     <hyperlink ref="E179" r:id="rId_hyperlink_168"/>
     <hyperlink ref="E180" r:id="rId_hyperlink_169"/>
     <hyperlink ref="E181" r:id="rId_hyperlink_170"/>
     <hyperlink ref="E182" r:id="rId_hyperlink_171"/>
     <hyperlink ref="E183" r:id="rId_hyperlink_172"/>
     <hyperlink ref="E184" r:id="rId_hyperlink_173"/>
     <hyperlink ref="E185" r:id="rId_hyperlink_174"/>
     <hyperlink ref="E186" r:id="rId_hyperlink_175"/>
     <hyperlink ref="E187" r:id="rId_hyperlink_176"/>
     <hyperlink ref="E188" r:id="rId_hyperlink_177"/>