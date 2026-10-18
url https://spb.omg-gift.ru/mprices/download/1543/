--- v0 (2026-06-15)
+++ v1 (2026-10-18)
@@ -15,56 +15,56 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="655">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="685">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-15 07:52:24</t>
+    <t>Актуальность прайса на: 2026-10-18 14:34:17</t>
   </si>
   <si>
     <t>Флористические аксессуары</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -302,51 +302,51 @@
   <si>
     <t>28820/114</t>
   </si>
   <si>
     <t>Верёвка пеньковая 3мм*45м 1/60 Арт: 28820/114</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/28820114/</t>
   </si>
   <si>
     <t>28820/112</t>
   </si>
   <si>
     <t>Верёвка пеньковая 5мм*25м 1/60 Арт: 28820/112</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/28820112/</t>
   </si>
   <si>
     <t xml:space="preserve">10-01028	</t>
   </si>
   <si>
     <t>Губка флористическая  (кирпич) "Classic" Oasis Зеленый 23x11xH8 1/35 АРТ: 10-01028</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/gubka-kirpich-floristicheskaya-classic-oasis-zelenyy-23x11xh8-1-35-art-10-01028/</t>
+    <t>https://spb.omg-gift.ru/product/20528/</t>
   </si>
   <si>
     <t>0002015/1</t>
   </si>
   <si>
     <t>Диспенсер для скотча 11,8*5,5*6 Голубой 1/48 Арт: 0002015/1</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/19926/</t>
   </si>
   <si>
     <t>0002015/2</t>
   </si>
   <si>
     <t>Диспенсер для скотча 11,8*5,5*6 Розовый 1/48 Арт: 0002015/2</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/19927/</t>
   </si>
   <si>
     <t>0002015/3</t>
   </si>
   <si>
     <t>Диспенсер для скотча 11,8*5,5*6 Сиреневый 1/48 Арт: 0002015/3</t>
   </si>
@@ -431,50 +431,59 @@
   <si>
     <t>Лента Тейп для цветов 1,2см*25ярд Тёмно-зелёный 1/12 1/360 Арт: 2603/2</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/26034-9/</t>
   </si>
   <si>
     <t>2603/1</t>
   </si>
   <si>
     <t>Лента Тейп для цветов 1,2см*25ярд Травяной 1/12 1/360 Арт: 2603/1</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/26031/</t>
   </si>
   <si>
     <t>2603/12</t>
   </si>
   <si>
     <t>Лента Тейп для цветов 1,2см*25ярд Фиолетово-синий 1/12 1/360 Арт: 2603/12</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/26034-8/</t>
   </si>
   <si>
+    <t>1063/1</t>
+  </si>
+  <si>
+    <t>Нож флористический 35см 108г Розовый 1/24 1/144 Арт: 1063/1</t>
+  </si>
+  <si>
+    <t>https://spb.omg-gift.ru/product/22596/</t>
+  </si>
+  <si>
     <t>1035/5</t>
   </si>
   <si>
     <t>Ножницы 19,5см Жёлтый 1/12 1/240 Арт: 1035/5</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/10351-5/</t>
   </si>
   <si>
     <t>1035/6</t>
   </si>
   <si>
     <t>Ножницы 19,5см Зелёный 1/12 1/240 Арт: 1035/6</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/10351-6/</t>
   </si>
   <si>
     <t>1035/1</t>
   </si>
   <si>
     <t>Ножницы 19,5см Синий 1/10 1/240 Арт: 1035/1</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/10351/</t>
@@ -764,77 +773,113 @@
   <si>
     <t>Проволока 0,6мм*40см Зелёный 1кг 1/15 Арт: 420060/6</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/4200609-1/</t>
   </si>
   <si>
     <t>420060/7</t>
   </si>
   <si>
     <t>Проволока 0,7мм*40см Зелёный 1кг 1/15 Арт: 420060/7</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/4200609-1-1/</t>
   </si>
   <si>
     <t>420060/8</t>
   </si>
   <si>
     <t>Проволока 0,8мм*40см Зелёный 1кг 1/15 Арт: 420060/8</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/4200609-1-2/</t>
   </si>
   <si>
+    <t>420085/9</t>
+  </si>
+  <si>
+    <t>Проволока 0,9мм*40см Белый 1кг 1/15 Арт: 420085/9</t>
+  </si>
+  <si>
+    <t>https://spb.omg-gift.ru/product/22592-1/</t>
+  </si>
+  <si>
     <t>420060/9</t>
   </si>
   <si>
     <t>Проволока 0,9мм*40см Зелёный 1кг 1/15 Арт: 420060/9</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/4200609/</t>
   </si>
   <si>
+    <t>420075/9</t>
+  </si>
+  <si>
+    <t>Проволока 0,9мм*40см Коричневый 1кг 1/15 Арт: 420075/9</t>
+  </si>
+  <si>
+    <t>https://spb.omg-gift.ru/product/22591/</t>
+  </si>
+  <si>
     <t>420060/11</t>
   </si>
   <si>
     <t>Проволока 1,1мм*40см Зелёный 1кг 1/15 Арт: 420060/11</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/4200609-1-3/</t>
   </si>
   <si>
+    <t>420085/12</t>
+  </si>
+  <si>
+    <t>Проволока 1,2мм*40см Белый 1кг 1/15 Арт: 420085/12</t>
+  </si>
+  <si>
+    <t>https://spb.omg-gift.ru/product/22594/</t>
+  </si>
+  <si>
     <t>420060/12</t>
   </si>
   <si>
     <t>Проволока 1,2мм*40см Зелёный 1кг 1/15 Арт: 420060/12</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/4200609-1-4/</t>
   </si>
   <si>
+    <t>420075/12</t>
+  </si>
+  <si>
+    <t>Проволока 1,2мм*40см Коричневый 1кг 1/15 Арт: 420075/12</t>
+  </si>
+  <si>
+    <t>https://spb.omg-gift.ru/product/22592/</t>
+  </si>
+  <si>
     <t>420060/14</t>
   </si>
   <si>
     <t>Проволока 1,4мм*40см Зелёный 1кг 1/15 Арт: 420060/14</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/4200609-1-4-1-1/</t>
   </si>
   <si>
     <t>420060/16</t>
   </si>
   <si>
     <t>Проволока 1,6мм*40см Зелёный 1кг 1/15 Арт: 420060/16</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/4200609-1-4-2-1/</t>
   </si>
   <si>
     <t>420060/18</t>
   </si>
   <si>
     <t>Проволока 1,8мм*40см Зелёный 1кг 1/15 Арт: 420060/18</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/4200609-1-4-3-1/</t>
@@ -971,50 +1016,68 @@
   <si>
     <t>Секатор садовый 20см Жёлтый 1/6 1/36 Арт: 1053</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/21687/</t>
   </si>
   <si>
     <t>0002018-10</t>
   </si>
   <si>
     <t>Скобы для степлера №10 (20 пачек) 1/50 Арт: 0002018-10</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0002018-1-2/</t>
   </si>
   <si>
     <t>0002018-11</t>
   </si>
   <si>
     <t>Скобы для степлера №10 (20 пачек) 1/50 Арт: 0002018-11</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0002018-1-2-1/</t>
   </si>
   <si>
+    <t>000783/1</t>
+  </si>
+  <si>
+    <t>Скрепки декоративные фигурные набор (48 шт.) 2,9*1,8 "Heart Note" Бронзовый 1/12 1/240 Арт: 000783/1</t>
+  </si>
+  <si>
+    <t>https://spb.omg-gift.ru/product/12301-8-4-1/</t>
+  </si>
+  <si>
+    <t>000782/1</t>
+  </si>
+  <si>
+    <t>Скрепки декоративные фигурные набор (50 шт.) 2,5*2,2 "Сердце" Бронзовый 1/12 1/240 Арт: 000782/1</t>
+  </si>
+  <si>
+    <t>https://spb.omg-gift.ru/product/12301-8-4/</t>
+  </si>
+  <si>
     <t>0002018-2</t>
   </si>
   <si>
     <t>Степлер 10см Салатовый 1/12 1/240 Арт: 0002018-2</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0002018-1-1/</t>
   </si>
   <si>
     <t>0002018-1</t>
   </si>
   <si>
     <t>Степлер 10см Светло-салатовый 1/12 1/240 Арт: 0002018-1</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0002018-1/</t>
   </si>
   <si>
     <t>0002014/5</t>
   </si>
   <si>
     <t>Степлер 11*4,5*2,5 Магическая мята 1/24 1/240 Арт: 0002014/5</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/0002018-1-3-4/</t>
@@ -1691,122 +1754,158 @@
   <si>
     <t>400050-500G</t>
   </si>
   <si>
     <t>Резинки для денег 5см 500г 1/40 Арт: 400050-500G</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/rezinki-dlya-deneg-art-400050-500g/</t>
   </si>
   <si>
     <t>400050-500S</t>
   </si>
   <si>
     <t>Резинки для денег 5см 500г цветные 1/40 Арт: 400050-500S</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/rezinki-dlya-deneg-art-400038-500g-2/</t>
   </si>
   <si>
     <t>Скотч упаковочный</t>
   </si>
   <si>
     <t>Скотч двухсторонний</t>
   </si>
   <si>
+    <t>000989-5</t>
+  </si>
+  <si>
+    <t>Скотч двухсторонний 0,5см/25ярд 1/60 1/720 Арт: 000989-5</t>
+  </si>
+  <si>
+    <t>https://spb.omg-gift.ru/product/21864-1/</t>
+  </si>
+  <si>
+    <t>000989-15</t>
+  </si>
+  <si>
+    <t>Скотч двухсторонний 1,5см/25ярд 1/20 1/240 Арт: 000989-15</t>
+  </si>
+  <si>
+    <t>https://spb.omg-gift.ru/product/22563/</t>
+  </si>
+  <si>
+    <t>000989-25</t>
+  </si>
+  <si>
+    <t>Скотч двухсторонний 2,5см/25ярд 1/12 1/144 Арт: 000989-25</t>
+  </si>
+  <si>
+    <t>https://spb.omg-gift.ru/product/22565/</t>
+  </si>
+  <si>
     <t>000999-1</t>
   </si>
   <si>
     <t>Скотч двухсторонний 0,5см/25ярд 1/60 1/720 Арт: 000999-1</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/skotch-art-000999-1/</t>
   </si>
   <si>
     <t>000989-8</t>
   </si>
   <si>
     <t>Скотч двухсторонний 0,8см/25ярд 1/24 1/432 Арт: 000989-8</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/21866/</t>
   </si>
   <si>
     <t>000999-2</t>
   </si>
   <si>
     <t>Скотч двухсторонний 0,8см/25ярд 1/24 1/432 Арт: 000999-2</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/2852/</t>
   </si>
   <si>
     <t>000989-10</t>
   </si>
   <si>
     <t>Скотч двухсторонний 1,0см/25ярд 1/20 1/360 Арт: 000989-10</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/21864/</t>
   </si>
   <si>
-    <t>000999-3</t>
-[...5 lines deleted...]
-    <t>https://spb.omg-gift.ru/product/skotch-2-kh-storonniy-1-sm25-yard-art-om-999-3/</t>
+    <t>000989-12</t>
+  </si>
+  <si>
+    <t>Скотч двухсторонний 1,2см/25ярд 1/20 1/300 Арт: 000989-12</t>
+  </si>
+  <si>
+    <t>https://spb.omg-gift.ru/product/22562/</t>
   </si>
   <si>
     <t>000999-4</t>
   </si>
   <si>
     <t>Скотч двухсторонний 1,2см/25ярд 1/20 1/300 Арт: 000999-4</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/000999-4/</t>
   </si>
   <si>
     <t>000999-5</t>
   </si>
   <si>
     <t>Скотч двухсторонний 1,5см/25ярд 1/20 1/240 Арт: 000999-5</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/skotch-art-000999-5/</t>
   </si>
   <si>
     <t>000999-7</t>
   </si>
   <si>
     <t>Скотч двухсторонний 2,5см/25ярд 1/12 1/144 Арт: 000999-7</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/skotch-art-000999-1-1-1/</t>
   </si>
   <si>
+    <t>000989-20</t>
+  </si>
+  <si>
+    <t>Скотч двухсторонний 2см/25ярд 1/15 1/180 Арт: 000989-20</t>
+  </si>
+  <si>
+    <t>https://spb.omg-gift.ru/product/22564/</t>
+  </si>
+  <si>
     <t>000999-6</t>
   </si>
   <si>
     <t>Скотч двухсторонний 2см/25ярд 1/15 1/180 Арт: 000999-6</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/17719/</t>
   </si>
   <si>
     <t>000999-8</t>
   </si>
   <si>
     <t>Скотч двухсторонний 3см/25ярд 1/10 1/120 Арт: 000999-8</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/skotch-art-000999-1-1-2/</t>
   </si>
   <si>
     <t>000989-48</t>
   </si>
   <si>
     <t>Скотч двухсторонний 4,8см/25ярд 1/6 1/72 Арт: 000989-48</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/21865/</t>
@@ -1814,93 +1913,84 @@
   <si>
     <t>Скотч прозрачный (канцелярский)</t>
   </si>
   <si>
     <t>000999-12</t>
   </si>
   <si>
     <t>Упаковочная клейкая лента 50мм*300м Жёлтый 1/20 Арт: 000999-12</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/000999-10-1/</t>
   </si>
   <si>
     <t>000999-10</t>
   </si>
   <si>
     <t>Упаковочная клейкая лента 50мм*300м Прозрачный 1/20 Арт: 000999-10</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/17526/</t>
   </si>
   <si>
     <t>Сухоцветы</t>
   </si>
   <si>
-    <t>420063/1</t>
-[...7 lines deleted...]
-  <si>
     <t>420063/3</t>
   </si>
   <si>
     <t>Сухоцвет "Гортензия" 55см Голубой 1/1 1/100 Арт: 420063/3</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/420061-1-4-10-1-2/</t>
   </si>
   <si>
     <t>420063/4</t>
   </si>
   <si>
     <t>Сухоцвет "Гортензия" 55см Красный 1/1 1/100 Арт: 420063/4</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/420061-1-4-10-1-3/</t>
   </si>
   <si>
     <t>420064/1</t>
   </si>
   <si>
     <t>Сухоцвет "Хлопок" 65см Белый 1/20 1/200 Арт: 420064/1</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/420061-1-4-10-1-4/</t>
   </si>
   <si>
     <t>420062/6</t>
   </si>
   <si>
     <t>Сухоцветы "Лагурус" 60см (55±5 шт.) Бордовый 1/250 Арт: 420062/6</t>
   </si>
   <si>
-    <t>https://spb.omg-gift.ru/product/420061-1-4-5/</t>
+    <t>https://spb.omg-gift.ru/product/18886/</t>
   </si>
   <si>
     <t>420062/8</t>
   </si>
   <si>
     <t>Сухоцветы "Лагурус" 60см (55±5 шт.) Жёлтый 1/250 Арт: 420062/8</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/420061-1-4-7/</t>
   </si>
   <si>
     <t>420062/7</t>
   </si>
   <si>
     <t>Сухоцветы "Лагурус" 60см (55±5 шт.) Красный 1/250 Арт: 420062/7</t>
   </si>
   <si>
     <t>https://spb.omg-gift.ru/product/420061-1-4-6/</t>
   </si>
   <si>
     <t>420062/9</t>
   </si>
   <si>
     <t>Сухоцветы "Лагурус" 60см (55±5 шт.) Тёмно-пудровый 1/250 Арт: 420062/9</t>
   </si>
@@ -2169,51 +2259,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53734.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52912.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37916.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53735.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41733.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53738.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37917.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37919.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53736.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37921.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53737.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41735.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53454.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53460.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58661.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53461.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53456.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53455.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53457.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53459.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53458.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41734.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65831.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65833.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46920.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46918.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64766.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63542.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63543.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63544.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69332.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55916.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46280.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46283.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46377.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46286.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46378.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46282.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46289.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46376.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46288.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63778.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63779.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60442.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63780.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63781.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60443.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63219.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63782.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63783.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60444.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63548.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63546.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63545.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63547.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63638.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63636.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63635.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63637.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63643.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63641.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63639.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63642.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63215.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63785.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63784.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63214.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60445.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60446.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60447.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63786.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60448.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63787.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63216.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63217.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57888.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57889.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57890.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57891.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57892.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57893.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62788.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62789.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62790.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57887.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46935.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46940.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46934.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46936.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46939.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46933.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46937.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46938.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46924.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46921.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46922.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46923.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46925.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68804.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46916.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56638.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46914.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46915.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63541.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63538.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63540.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63539.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63537.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65935.96x96109.JPG"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66028.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65933.96x96111.JPG"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66024.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65929.96x96113.JPG"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66020.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65923.96x96115.JPG"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65919.96x96117.JPG"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66010.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65915.96x96119.JPG"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66006.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65911.96x96121.JPG"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66002.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65907.96x96123.JPG"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65998.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65900.96x96125.webp"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65994.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65897.96x96127.JPG"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65990.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65893.96x96129.JPG"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65986.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65889.96x96131.JPG"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65982.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65885.96x96133.JPG"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65978.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65881.96x96135.JPG"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65974.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65879.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65970.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65966.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65872.96x96140.JPG"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65868.96x96141.JPG"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65962.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65866.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65958.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65857.96x96145.JPG"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65954.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65853.96x96147.JPG"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65950.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65849.96x96149.JPG"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65946.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65845.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65839.96x96152.JPG"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65942.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65834.96x96154.JPG"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65938.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51864.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51863.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41244.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58763.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58764.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38153.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41234.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41955.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41230.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58766.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58767.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58768.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30101.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30096.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30097.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30098.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30099.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30094.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29216.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29218.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29217.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57136.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57134.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57138.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57649.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69355.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57650.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69351.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57651.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57652.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57653.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57655.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57654.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57656.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69353.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57037.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57036.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61026.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61028.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61029.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61030.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61020.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61022.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61021.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61023.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61016.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61025.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61017.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61012.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61011.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61014.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62400.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62401.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47365.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41225.96x96211.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53734.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52912.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37916.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53735.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41733.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53738.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37917.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37919.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53736.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37921.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53737.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41735.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53454.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53460.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58661.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53461.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53456.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53455.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53457.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53459.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53458.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41734.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65831.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65833.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46920.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46918.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64766.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63542.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63543.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63544.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69332.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55916.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46280.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46283.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46377.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46286.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46378.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46282.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46289.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46376.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46288.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71127.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63778.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63779.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60442.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63780.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63781.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60443.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63219.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63782.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63783.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60444.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63548.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63546.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63545.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63547.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63638.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63636.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63635.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63637.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63643.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63641.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63639.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63642.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63215.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63785.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63784.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63214.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60445.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60446.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60447.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63786.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60448.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63787.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63216.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63217.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57888.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57889.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57890.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71122.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57891.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71119.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57892.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71123.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57893.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71120.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62788.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62789.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62790.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57887.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46935.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46940.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46934.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46936.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46939.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46933.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46937.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46938.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46924.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46921.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46922.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46923.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46925.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68804.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46916.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56638.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71130.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71128.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46914.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46915.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63541.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63538.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63540.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63539.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63537.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65935.96x96116.JPG"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66028.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65933.96x96118.JPG"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66024.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65929.96x96120.JPG"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66020.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65923.96x96122.JPG"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65919.96x96124.JPG"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66010.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65915.96x96126.JPG"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66006.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65911.96x96128.JPG"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66002.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65907.96x96130.JPG"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65998.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65900.96x96132.webp"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65994.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65897.96x96134.JPG"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65990.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65893.96x96136.JPG"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65986.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65889.96x96138.JPG"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65982.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65885.96x96140.JPG"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65978.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65881.96x96142.JPG"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65974.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65879.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65970.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65966.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65872.96x96147.JPG"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65868.96x96148.JPG"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65962.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65866.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65958.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65857.96x96152.JPG"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65954.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65853.96x96154.JPG"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65950.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65849.96x96156.JPG"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65946.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65845.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65839.96x96159.JPG"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65942.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65834.96x96161.JPG"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65938.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51864.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51863.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41244.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58763.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58764.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38153.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41234.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41955.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41230.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58766.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58767.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58768.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30101.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30096.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30097.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30098.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30099.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30094.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29216.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29218.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29217.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57136.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57134.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57138.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71060.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71064.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71068.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57649.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69355.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57650.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69351.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71062.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57652.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57653.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57655.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71066.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57654.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57656.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69353.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57037.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57036.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61028.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61029.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61030.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61020.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61022.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61021.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61023.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61016.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61025.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61017.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61012.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61011.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61014.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62400.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62401.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47365.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41225.96x96221.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_11943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3414,5127 +3504,5427 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_20994" descr=""/>
+        <xdr:cNvPr id="42" name="product_23523" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_20995" descr=""/>
+        <xdr:cNvPr id="43" name="product_20994" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_19510" descr=""/>
+        <xdr:cNvPr id="44" name="product_20995" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_20996" descr=""/>
+        <xdr:cNvPr id="45" name="product_19510" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_20997" descr=""/>
+        <xdr:cNvPr id="46" name="product_20996" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_19511" descr=""/>
+        <xdr:cNvPr id="47" name="product_20997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_20831" descr=""/>
+        <xdr:cNvPr id="48" name="product_19511" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_20998" descr=""/>
+        <xdr:cNvPr id="49" name="product_20831" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_20999" descr=""/>
+        <xdr:cNvPr id="50" name="product_20998" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_19512" descr=""/>
+        <xdr:cNvPr id="51" name="product_20999" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_20852" descr=""/>
+        <xdr:cNvPr id="52" name="product_19512" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_20850" descr=""/>
+        <xdr:cNvPr id="53" name="product_20852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_20849" descr=""/>
+        <xdr:cNvPr id="54" name="product_20850" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_20851" descr=""/>
+        <xdr:cNvPr id="55" name="product_20849" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_20915" descr=""/>
+        <xdr:cNvPr id="56" name="product_20851" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_20913" descr=""/>
+        <xdr:cNvPr id="57" name="product_20915" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_20912" descr=""/>
+        <xdr:cNvPr id="58" name="product_20913" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_20914" descr=""/>
+        <xdr:cNvPr id="59" name="product_20912" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_20919" descr=""/>
+        <xdr:cNvPr id="60" name="product_20914" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_20917" descr=""/>
+        <xdr:cNvPr id="61" name="product_20919" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_20916" descr=""/>
+        <xdr:cNvPr id="62" name="product_20917" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_20918" descr=""/>
+        <xdr:cNvPr id="63" name="product_20916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_20827" descr=""/>
+        <xdr:cNvPr id="64" name="product_20918" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_21001" descr=""/>
+        <xdr:cNvPr id="65" name="product_20827" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_21000" descr=""/>
+        <xdr:cNvPr id="66" name="product_21001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_20826" descr=""/>
+        <xdr:cNvPr id="67" name="product_21000" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_19513" descr=""/>
+        <xdr:cNvPr id="68" name="product_20826" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_19514" descr=""/>
+        <xdr:cNvPr id="69" name="product_19513" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_19516" descr=""/>
+        <xdr:cNvPr id="70" name="product_19514" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_21003" descr=""/>
+        <xdr:cNvPr id="71" name="product_19516" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_19515" descr=""/>
+        <xdr:cNvPr id="72" name="product_21003" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_21002" descr=""/>
+        <xdr:cNvPr id="73" name="product_19515" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_20830" descr=""/>
+        <xdr:cNvPr id="74" name="product_21002" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_20828" descr=""/>
+        <xdr:cNvPr id="75" name="product_20830" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_18746" descr=""/>
+        <xdr:cNvPr id="76" name="product_20828" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_18747" descr=""/>
+        <xdr:cNvPr id="77" name="product_18746" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_18748" descr=""/>
+        <xdr:cNvPr id="78" name="product_18747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_9218" descr=""/>
+        <xdr:cNvPr id="79" name="product_18748" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_18749" descr=""/>
+        <xdr:cNvPr id="80" name="product_23520" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_18750" descr=""/>
+        <xdr:cNvPr id="81" name="product_9218" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_20603" descr=""/>
+        <xdr:cNvPr id="82" name="product_23518" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_20606" descr=""/>
+        <xdr:cNvPr id="83" name="product_18749" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_20605" descr=""/>
+        <xdr:cNvPr id="84" name="product_23521" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_8034" descr=""/>
+        <xdr:cNvPr id="85" name="product_18750" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_15015" descr=""/>
+        <xdr:cNvPr id="86" name="product_23519" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_15020" descr=""/>
+        <xdr:cNvPr id="87" name="product_20603" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_15014" descr=""/>
+        <xdr:cNvPr id="88" name="product_20606" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_15016" descr=""/>
+        <xdr:cNvPr id="89" name="product_20605" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_15019" descr=""/>
+        <xdr:cNvPr id="90" name="product_8034" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_15013" descr=""/>
+        <xdr:cNvPr id="91" name="product_15015" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_15017" descr=""/>
+        <xdr:cNvPr id="92" name="product_15020" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_15018" descr=""/>
+        <xdr:cNvPr id="93" name="product_15014" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_15021" descr=""/>
+        <xdr:cNvPr id="94" name="product_15016" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_15022" descr=""/>
+        <xdr:cNvPr id="95" name="product_15019" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_15023" descr=""/>
+        <xdr:cNvPr id="96" name="product_15013" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_15024" descr=""/>
+        <xdr:cNvPr id="97" name="product_15017" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_15025" descr=""/>
+        <xdr:cNvPr id="98" name="product_15018" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_22614" descr=""/>
+        <xdr:cNvPr id="99" name="product_15021" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_15002" descr=""/>
+        <xdr:cNvPr id="100" name="product_15022" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_18324" descr=""/>
+        <xdr:cNvPr id="101" name="product_15023" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_15001" descr=""/>
+        <xdr:cNvPr id="102" name="product_15024" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_15000" descr=""/>
+        <xdr:cNvPr id="103" name="product_15025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_20838" descr=""/>
+        <xdr:cNvPr id="104" name="product_22614" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_20835" descr=""/>
+        <xdr:cNvPr id="105" name="product_15002" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_20837" descr=""/>
+        <xdr:cNvPr id="106" name="product_18324" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_20836" descr=""/>
+        <xdr:cNvPr id="107" name="product_23525" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_20834" descr=""/>
+        <xdr:cNvPr id="108" name="product_23524" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_21769" descr=""/>
+        <xdr:cNvPr id="109" name="product_15001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_21792" descr=""/>
+        <xdr:cNvPr id="110" name="product_15000" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_21767" descr=""/>
+        <xdr:cNvPr id="111" name="product_20838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_21791" descr=""/>
+        <xdr:cNvPr id="112" name="product_20835" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_21768" descr=""/>
+        <xdr:cNvPr id="113" name="product_20837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_21790" descr=""/>
+        <xdr:cNvPr id="114" name="product_20836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_21766" descr=""/>
+        <xdr:cNvPr id="115" name="product_20834" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_21789" descr=""/>
+        <xdr:cNvPr id="116" name="product_21769" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_21765" descr=""/>
+        <xdr:cNvPr id="117" name="product_21792" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_21788" descr=""/>
+        <xdr:cNvPr id="118" name="product_21767" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_21764" descr=""/>
+        <xdr:cNvPr id="119" name="product_21791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_21787" descr=""/>
+        <xdr:cNvPr id="120" name="product_21768" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_21763" descr=""/>
+        <xdr:cNvPr id="121" name="product_21790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_21786" descr=""/>
+        <xdr:cNvPr id="122" name="product_21766" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_21762" descr=""/>
+        <xdr:cNvPr id="123" name="product_21789" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_21785" descr=""/>
+        <xdr:cNvPr id="124" name="product_21765" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_21761" descr=""/>
+        <xdr:cNvPr id="125" name="product_21788" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_21784" descr=""/>
+        <xdr:cNvPr id="126" name="product_21764" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_21760" descr=""/>
+        <xdr:cNvPr id="127" name="product_21787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_21783" descr=""/>
+        <xdr:cNvPr id="128" name="product_21763" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_21759" descr=""/>
+        <xdr:cNvPr id="129" name="product_21786" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_21782" descr=""/>
+        <xdr:cNvPr id="130" name="product_21762" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_21758" descr=""/>
+        <xdr:cNvPr id="131" name="product_21785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_21781" descr=""/>
+        <xdr:cNvPr id="132" name="product_21761" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_21757" descr=""/>
+        <xdr:cNvPr id="133" name="product_21784" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_21780" descr=""/>
+        <xdr:cNvPr id="134" name="product_21760" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_21756" descr=""/>
+        <xdr:cNvPr id="135" name="product_21783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_21779" descr=""/>
+        <xdr:cNvPr id="136" name="product_21759" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_21755" descr=""/>
+        <xdr:cNvPr id="137" name="product_21782" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_21778" descr=""/>
+        <xdr:cNvPr id="138" name="product_21758" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_21777" descr=""/>
+        <xdr:cNvPr id="139" name="product_21781" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_21754" descr=""/>
+        <xdr:cNvPr id="140" name="product_21757" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_21753" descr=""/>
+        <xdr:cNvPr id="141" name="product_21780" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_21776" descr=""/>
+        <xdr:cNvPr id="142" name="product_21756" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_21752" descr=""/>
+        <xdr:cNvPr id="143" name="product_21779" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_21775" descr=""/>
+        <xdr:cNvPr id="144" name="product_21755" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_21751" descr=""/>
+        <xdr:cNvPr id="145" name="product_21778" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_21774" descr=""/>
+        <xdr:cNvPr id="146" name="product_21777" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_21750" descr=""/>
+        <xdr:cNvPr id="147" name="product_21754" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_21773" descr=""/>
+        <xdr:cNvPr id="148" name="product_21753" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_21749" descr=""/>
+        <xdr:cNvPr id="149" name="product_21776" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_21772" descr=""/>
+        <xdr:cNvPr id="150" name="product_21752" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_21748" descr=""/>
+        <xdr:cNvPr id="151" name="product_21775" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_21747" descr=""/>
+        <xdr:cNvPr id="152" name="product_21751" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_21771" descr=""/>
+        <xdr:cNvPr id="153" name="product_21774" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_21746" descr=""/>
+        <xdr:cNvPr id="154" name="product_21750" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_21770" descr=""/>
+        <xdr:cNvPr id="155" name="product_21773" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_16604" descr=""/>
+        <xdr:cNvPr id="156" name="product_21749" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_16603" descr=""/>
+        <xdr:cNvPr id="157" name="product_21772" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_13099" descr=""/>
+        <xdr:cNvPr id="158" name="product_21748" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_6280" descr=""/>
+        <xdr:cNvPr id="159" name="product_21747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_6281" descr=""/>
+        <xdr:cNvPr id="160" name="product_21771" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_6292" descr=""/>
+        <xdr:cNvPr id="161" name="product_21746" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_13076" descr=""/>
+        <xdr:cNvPr id="162" name="product_21770" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_13376" descr=""/>
+        <xdr:cNvPr id="163" name="product_16604" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_13073" descr=""/>
+        <xdr:cNvPr id="164" name="product_16603" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_9079" descr=""/>
+        <xdr:cNvPr id="165" name="product_13099" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_19046" descr=""/>
+        <xdr:cNvPr id="166" name="product_6280" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_9078" descr=""/>
+        <xdr:cNvPr id="167" name="product_6281" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_9077" descr=""/>
+        <xdr:cNvPr id="168" name="product_6292" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_9072" descr=""/>
+        <xdr:cNvPr id="169" name="product_13076" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_9073" descr=""/>
+        <xdr:cNvPr id="170" name="product_13376" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_9074" descr=""/>
+        <xdr:cNvPr id="171" name="product_13073" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_9075" descr=""/>
+        <xdr:cNvPr id="172" name="product_9079" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_9071" descr=""/>
+        <xdr:cNvPr id="173" name="product_19046" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_8638" descr=""/>
+        <xdr:cNvPr id="174" name="product_9078" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_8640" descr=""/>
+        <xdr:cNvPr id="175" name="product_9077" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_8639" descr=""/>
+        <xdr:cNvPr id="176" name="product_9072" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="product_9073" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="product_9074" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_9275" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <xdr:cNvPr id="179" name="product_9075" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_18448" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <xdr:cNvPr id="180" name="product_9071" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_9279" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <xdr:cNvPr id="181" name="product_8638" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_18449" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <xdr:cNvPr id="182" name="product_8640" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="product_8639" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_11842" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <xdr:cNvPr id="184" name="product_9275" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_22793" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <xdr:cNvPr id="185" name="product_18448" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_2853" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <xdr:cNvPr id="186" name="product_9279" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_22791" descr=""/>
-[...89 lines deleted...]
-        <xdr:cNvPr id="187" name="product_11841" descr=""/>
+        <xdr:cNvPr id="187" name="product_18449" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_18632" descr=""/>
+        <xdr:cNvPr id="188" name="product_23488" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_18631" descr=""/>
+        <xdr:cNvPr id="189" name="product_23490" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="product_18633" descr=""/>
+        <xdr:cNvPr id="190" name="product_23492" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="product_22792" descr=""/>
+        <xdr:cNvPr id="191" name="product_11842" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="product_22793" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="product_2853" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_18439" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <xdr:cNvPr id="194" name="product_22791" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_18438" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <xdr:cNvPr id="195" name="product_23489" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="product_2855" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="product_11841" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="product_19805" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <xdr:cNvPr id="198" name="product_18632" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_19807" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <xdr:cNvPr id="199" name="product_23491" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="product_19808" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <xdr:cNvPr id="200" name="product_18631" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_19809" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <xdr:cNvPr id="201" name="product_18633" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_19799" descr=""/>
-[...65 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <xdr:cNvPr id="202" name="product_22792" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_19802" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <xdr:cNvPr id="203" name="product_18439" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="product_19795" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="204" name="product_19796" descr=""/>
+        <xdr:cNvPr id="204" name="product_18438" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="product_19791" descr=""/>
+        <xdr:cNvPr id="205" name="product_19807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="product_19790" descr=""/>
+        <xdr:cNvPr id="206" name="product_19808" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="product_19793" descr=""/>
+        <xdr:cNvPr id="207" name="product_19809" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="product_19799" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="product_19801" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="product_13070" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <xdr:cNvPr id="210" name="product_19800" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="product_13069" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <xdr:cNvPr id="211" name="product_19802" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_13072" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <xdr:cNvPr id="212" name="product_19795" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="product_13071" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <xdr:cNvPr id="213" name="product_19804" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="product_19796" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="product_19791" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="product_19790" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="product_19793" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="product_13070" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="product_13069" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="product_13072" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="product_13071" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -8793,59 +9183,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-2887412/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288747-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288743/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288747/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-2887413-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288747-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288744/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288746/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288745/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288749/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288742/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-2887-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-2887-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/blestki-konfetti-dlya-dekora-zolotye-70g/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/blestki-konfetti-dlya-dekora-zolotye-70g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28820114/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28820112/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/gubka-kirpich-floristicheskaya-classic-oasis-zelenyy-23x11xh8-1-35-art-10-01028/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19926/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19927/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19928/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21857/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/600-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26034/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26034-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26032/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26034-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26033/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26034-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26034-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26031/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26034-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-3-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-5-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-5-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-5-1-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-5-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-5-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-5-1-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609-1-4-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609-1-4-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200601/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288701-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288701-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288701-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288701-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288701-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288701/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288701-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288701-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288801/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288801-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288801-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288801-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288300056/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21687/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/260036-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/260036-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/260036-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/Art-00026001/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/Art-00026002/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/art-26007/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/260025/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/260025-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/000260012/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260013-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260013/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260015/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260014/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/rezinki-dlya-deneg-art-400032-500g/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/rezinki-dlya-deneg-art-400038-500g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/rezinki-dlya-deneg-art-400050-500g/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/rezinki-dlya-deneg-art-400038-500g-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/skotch-art-000999-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21866/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/2852/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21864/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/skotch-2-kh-storonniy-1-sm25-yard-art-om-999-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/000999-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/skotch-art-000999-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/skotch-art-000999-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/17719/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/skotch-art-000999-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21865/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/000999-10-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/17526/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-10-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-10-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-10-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-10-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002016-07/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12167/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12170/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002016-2/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-2887412/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288747-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288743/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288747/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-2887413-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288747-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288744/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288746/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288745/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288749/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-288742/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-2887-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28871-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/bechyovka-art-2887-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/blestki-konfetti-dlya-dekora-zolotye-70g/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/blestki-konfetti-dlya-dekora-zolotye-70g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28820114/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/28820112/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/20528/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19926/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19927/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/19928/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21857/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/600-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26034/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26034-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26032/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26034-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26033/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26034-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26034-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26031/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/26034-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22596/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-3-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-5-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-5-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-5-1-4-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-5-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-5-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002017-5-1-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/10351-3-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22592-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22591/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22594/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22592/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609-1-4-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200609-1-4-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/4200601/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288701-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288701-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288701-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288701-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288701-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288701/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288701-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288701-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288801/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288801-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288801-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288801-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/288300056/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21687/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-8-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12301-8-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002018-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/floristicheskiy-krasitel-lotos-yantarnyy-300-ml-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/260036-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/260036-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/260036-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/Art-00026001/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/Art-00026002/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/art-26007/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/260025/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/260025-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/000260012/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260017-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260013-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260013/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260015/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/tsvetochnyy-aksessuar-prishchepki-art-260014/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/rezinki-dlya-deneg-art-400032-500g/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/rezinki-dlya-deneg-art-400038-500g-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/rezinki-dlya-deneg-art-400050-500g/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/rezinki-dlya-deneg-art-400038-500g-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21864-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22563/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22565/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/skotch-art-000999-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21866/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/2852/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21864/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22562/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/000999-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/skotch-art-000999-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/skotch-art-000999-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/22564/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/17719/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/skotch-art-000999-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/21865/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/000999-10-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/17526/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-10-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-10-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-10-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/18886/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/420061-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002016-07/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12167/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/12170/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.omg-gift.ru/product/0002016-2/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K229"/>
+  <dimension ref="A1:K239"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
@@ -9785,51 +10175,51 @@
         <v>0</v>
       </c>
       <c r="K32" s="14">
         <f>G32*J32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="19">
         <v>27</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="9" t="s">
         <v>93</v>
       </c>
       <c r="D33" s="10" t="s">
         <v>94</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>95</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G33" s="17">
-        <v>95.0</v>
+        <v>79.5</v>
       </c>
       <c r="H33" s="17">
         <v>0.0</v>
       </c>
       <c r="I33" s="17">
         <v>0.0</v>
       </c>
       <c r="J33" s="11">
         <v>0</v>
       </c>
       <c r="K33" s="14">
         <f>G33*J33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="19">
         <v>28</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="9" t="s">
         <v>96</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>97</v>
@@ -10295,51 +10685,51 @@
         <v>0</v>
       </c>
       <c r="K47" s="14">
         <f>G47*J47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A48" s="19">
         <v>42</v>
       </c>
       <c r="B48" s="8"/>
       <c r="C48" s="9" t="s">
         <v>138</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>139</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>140</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G48" s="17">
-        <v>95.55</v>
+        <v>273.0</v>
       </c>
       <c r="H48" s="17">
         <v>0.0</v>
       </c>
       <c r="I48" s="17">
         <v>0.0</v>
       </c>
       <c r="J48" s="11">
         <v>0</v>
       </c>
       <c r="K48" s="14">
         <f>G48*J48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A49" s="19">
         <v>43</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>142</v>
@@ -10397,51 +10787,51 @@
         <v>0</v>
       </c>
       <c r="K50" s="14">
         <f>G50*J50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A51" s="19">
         <v>45</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="9" t="s">
         <v>147</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>148</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>149</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G51" s="17">
-        <v>110.57</v>
+        <v>95.55</v>
       </c>
       <c r="H51" s="17">
         <v>0.0</v>
       </c>
       <c r="I51" s="17">
         <v>0.0</v>
       </c>
       <c r="J51" s="11">
         <v>0</v>
       </c>
       <c r="K51" s="14">
         <f>G51*J51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="19">
         <v>46</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="9" t="s">
         <v>150</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>151</v>
@@ -10499,85 +10889,85 @@
         <v>0</v>
       </c>
       <c r="K53" s="14">
         <f>G53*J53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="19">
         <v>48</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G54" s="17">
-        <v>170.63</v>
+        <v>110.57</v>
       </c>
       <c r="H54" s="17">
         <v>0.0</v>
       </c>
       <c r="I54" s="17">
         <v>0.0</v>
       </c>
       <c r="J54" s="11">
         <v>0</v>
       </c>
       <c r="K54" s="14">
         <f>G54*J54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="19">
         <v>49</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="9" t="s">
         <v>159</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G55" s="17">
-        <v>133.09</v>
+        <v>170.63</v>
       </c>
       <c r="H55" s="17">
         <v>0.0</v>
       </c>
       <c r="I55" s="17">
         <v>0.0</v>
       </c>
       <c r="J55" s="11">
         <v>0</v>
       </c>
       <c r="K55" s="14">
         <f>G55*J55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="19">
         <v>50</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="9" t="s">
         <v>162</v>
       </c>
       <c r="D56" s="10" t="s">
         <v>163</v>
@@ -10635,51 +11025,51 @@
         <v>0</v>
       </c>
       <c r="K57" s="14">
         <f>G57*J57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A58" s="19">
         <v>52</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="9" t="s">
         <v>168</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G58" s="17">
-        <v>124.9</v>
+        <v>133.09</v>
       </c>
       <c r="H58" s="17">
         <v>0.0</v>
       </c>
       <c r="I58" s="17">
         <v>0.0</v>
       </c>
       <c r="J58" s="11">
         <v>0</v>
       </c>
       <c r="K58" s="14">
         <f>G58*J58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A59" s="19">
         <v>53</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="9" t="s">
         <v>171</v>
       </c>
       <c r="D59" s="10" t="s">
         <v>172</v>
@@ -10907,51 +11297,51 @@
         <v>0</v>
       </c>
       <c r="K65" s="14">
         <f>G65*J65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A66" s="19">
         <v>60</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="9" t="s">
         <v>192</v>
       </c>
       <c r="D66" s="10" t="s">
         <v>193</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>194</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G66" s="17">
-        <v>136.5</v>
+        <v>124.9</v>
       </c>
       <c r="H66" s="17">
         <v>0.0</v>
       </c>
       <c r="I66" s="17">
         <v>0.0</v>
       </c>
       <c r="J66" s="11">
         <v>0</v>
       </c>
       <c r="K66" s="14">
         <f>G66*J66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A67" s="19">
         <v>61</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="9" t="s">
         <v>195</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>196</v>
@@ -11043,51 +11433,51 @@
         <v>0</v>
       </c>
       <c r="K69" s="14">
         <f>G69*J69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A70" s="19">
         <v>64</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="9" t="s">
         <v>204</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>205</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>206</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G70" s="17">
-        <v>131.04</v>
+        <v>136.5</v>
       </c>
       <c r="H70" s="17">
         <v>0.0</v>
       </c>
       <c r="I70" s="17">
         <v>0.0</v>
       </c>
       <c r="J70" s="11">
         <v>0</v>
       </c>
       <c r="K70" s="14">
         <f>G70*J70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A71" s="19">
         <v>65</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="9" t="s">
         <v>207</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>208</v>
@@ -11247,51 +11637,51 @@
         <v>0</v>
       </c>
       <c r="K75" s="14">
         <f>G75*J75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A76" s="19">
         <v>70</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="9" t="s">
         <v>222</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>223</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>224</v>
       </c>
       <c r="F76" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G76" s="17">
-        <v>148.1</v>
+        <v>131.04</v>
       </c>
       <c r="H76" s="17">
         <v>0.0</v>
       </c>
       <c r="I76" s="17">
         <v>0.0</v>
       </c>
       <c r="J76" s="11">
         <v>0</v>
       </c>
       <c r="K76" s="14">
         <f>G76*J76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A77" s="19">
         <v>71</v>
       </c>
       <c r="B77" s="8"/>
       <c r="C77" s="9" t="s">
         <v>225</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>226</v>
@@ -11451,85 +11841,85 @@
         <v>0</v>
       </c>
       <c r="K81" s="14">
         <f>G81*J81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A82" s="19">
         <v>76</v>
       </c>
       <c r="B82" s="8"/>
       <c r="C82" s="9" t="s">
         <v>240</v>
       </c>
       <c r="D82" s="10" t="s">
         <v>241</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>242</v>
       </c>
       <c r="F82" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G82" s="17">
-        <v>389.03</v>
+        <v>148.1</v>
       </c>
       <c r="H82" s="17">
         <v>0.0</v>
       </c>
       <c r="I82" s="17">
         <v>0.0</v>
       </c>
       <c r="J82" s="11">
         <v>0</v>
       </c>
       <c r="K82" s="14">
         <f>G82*J82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A83" s="19">
         <v>77</v>
       </c>
       <c r="B83" s="8"/>
       <c r="C83" s="9" t="s">
         <v>243</v>
       </c>
       <c r="D83" s="10" t="s">
         <v>244</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>245</v>
       </c>
       <c r="F83" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G83" s="17">
-        <v>389.03</v>
+        <v>414.28</v>
       </c>
       <c r="H83" s="17">
         <v>0.0</v>
       </c>
       <c r="I83" s="17">
         <v>0.0</v>
       </c>
       <c r="J83" s="11">
         <v>0</v>
       </c>
       <c r="K83" s="14">
         <f>G83*J83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A84" s="19">
         <v>78</v>
       </c>
       <c r="B84" s="8"/>
       <c r="C84" s="9" t="s">
         <v>246</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>247</v>
@@ -11553,153 +11943,153 @@
         <v>0</v>
       </c>
       <c r="K84" s="14">
         <f>G84*J84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A85" s="19">
         <v>79</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="9" t="s">
         <v>249</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>250</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>251</v>
       </c>
       <c r="F85" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G85" s="17">
-        <v>389.03</v>
+        <v>414.28</v>
       </c>
       <c r="H85" s="17">
         <v>0.0</v>
       </c>
       <c r="I85" s="17">
         <v>0.0</v>
       </c>
       <c r="J85" s="11">
         <v>0</v>
       </c>
       <c r="K85" s="14">
         <f>G85*J85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A86" s="19">
         <v>80</v>
       </c>
       <c r="B86" s="8"/>
       <c r="C86" s="9" t="s">
         <v>252</v>
       </c>
       <c r="D86" s="10" t="s">
         <v>253</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>254</v>
       </c>
       <c r="F86" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G86" s="17">
-        <v>389.03</v>
+        <v>414.28</v>
       </c>
       <c r="H86" s="17">
         <v>0.0</v>
       </c>
       <c r="I86" s="17">
         <v>0.0</v>
       </c>
       <c r="J86" s="11">
         <v>0</v>
       </c>
       <c r="K86" s="14">
         <f>G86*J86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A87" s="19">
         <v>81</v>
       </c>
       <c r="B87" s="8"/>
       <c r="C87" s="9" t="s">
         <v>255</v>
       </c>
       <c r="D87" s="10" t="s">
         <v>256</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>257</v>
       </c>
       <c r="F87" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G87" s="17">
-        <v>389.03</v>
+        <v>414.28</v>
       </c>
       <c r="H87" s="17">
         <v>0.0</v>
       </c>
       <c r="I87" s="17">
         <v>0.0</v>
       </c>
       <c r="J87" s="11">
         <v>0</v>
       </c>
       <c r="K87" s="14">
         <f>G87*J87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A88" s="19">
         <v>82</v>
       </c>
       <c r="B88" s="8"/>
       <c r="C88" s="9" t="s">
         <v>258</v>
       </c>
       <c r="D88" s="10" t="s">
         <v>259</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>260</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G88" s="17">
-        <v>389.03</v>
+        <v>414.28</v>
       </c>
       <c r="H88" s="17">
         <v>0.0</v>
       </c>
       <c r="I88" s="17">
         <v>0.0</v>
       </c>
       <c r="J88" s="11">
         <v>0</v>
       </c>
       <c r="K88" s="14">
         <f>G88*J88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A89" s="19">
         <v>83</v>
       </c>
       <c r="B89" s="8"/>
       <c r="C89" s="9" t="s">
         <v>261</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>262</v>
@@ -11791,187 +12181,187 @@
         <v>0</v>
       </c>
       <c r="K91" s="14">
         <f>G91*J91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A92" s="19">
         <v>86</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="9" t="s">
         <v>270</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>271</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>272</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G92" s="17">
-        <v>103.06</v>
+        <v>389.03</v>
       </c>
       <c r="H92" s="17">
         <v>0.0</v>
       </c>
       <c r="I92" s="17">
         <v>0.0</v>
       </c>
       <c r="J92" s="11">
         <v>0</v>
       </c>
       <c r="K92" s="14">
         <f>G92*J92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A93" s="19">
         <v>87</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="9" t="s">
         <v>273</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>274</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>275</v>
       </c>
       <c r="F93" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G93" s="17">
-        <v>103.06</v>
+        <v>389.03</v>
       </c>
       <c r="H93" s="17">
         <v>0.0</v>
       </c>
       <c r="I93" s="17">
         <v>0.0</v>
       </c>
       <c r="J93" s="11">
         <v>0</v>
       </c>
       <c r="K93" s="14">
         <f>G93*J93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A94" s="19">
         <v>88</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="9" t="s">
         <v>276</v>
       </c>
       <c r="D94" s="10" t="s">
         <v>277</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>278</v>
       </c>
       <c r="F94" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G94" s="17">
-        <v>103.06</v>
+        <v>389.03</v>
       </c>
       <c r="H94" s="17">
         <v>0.0</v>
       </c>
       <c r="I94" s="17">
         <v>0.0</v>
       </c>
       <c r="J94" s="11">
         <v>0</v>
       </c>
       <c r="K94" s="14">
         <f>G94*J94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A95" s="19">
         <v>89</v>
       </c>
       <c r="B95" s="8"/>
       <c r="C95" s="9" t="s">
         <v>279</v>
       </c>
       <c r="D95" s="10" t="s">
         <v>280</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>281</v>
       </c>
       <c r="F95" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G95" s="17">
-        <v>103.06</v>
+        <v>389.03</v>
       </c>
       <c r="H95" s="17">
         <v>0.0</v>
       </c>
       <c r="I95" s="17">
         <v>0.0</v>
       </c>
       <c r="J95" s="11">
         <v>0</v>
       </c>
       <c r="K95" s="14">
         <f>G95*J95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A96" s="19">
         <v>90</v>
       </c>
       <c r="B96" s="8"/>
       <c r="C96" s="9" t="s">
         <v>282</v>
       </c>
       <c r="D96" s="10" t="s">
         <v>283</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>284</v>
       </c>
       <c r="F96" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G96" s="17">
-        <v>103.06</v>
+        <v>414.28</v>
       </c>
       <c r="H96" s="17">
         <v>0.0</v>
       </c>
       <c r="I96" s="17">
         <v>0.0</v>
       </c>
       <c r="J96" s="11">
         <v>0</v>
       </c>
       <c r="K96" s="14">
         <f>G96*J96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A97" s="19">
         <v>91</v>
       </c>
       <c r="B97" s="8"/>
       <c r="C97" s="9" t="s">
         <v>285</v>
       </c>
       <c r="D97" s="10" t="s">
         <v>286</v>
@@ -12063,1547 +12453,1547 @@
         <v>0</v>
       </c>
       <c r="K99" s="14">
         <f>G99*J99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A100" s="19">
         <v>94</v>
       </c>
       <c r="B100" s="8"/>
       <c r="C100" s="9" t="s">
         <v>294</v>
       </c>
       <c r="D100" s="10" t="s">
         <v>295</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>296</v>
       </c>
       <c r="F100" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G100" s="17">
-        <v>129.68</v>
+        <v>103.06</v>
       </c>
       <c r="H100" s="17">
         <v>0.0</v>
       </c>
       <c r="I100" s="17">
         <v>0.0</v>
       </c>
       <c r="J100" s="11">
         <v>0</v>
       </c>
       <c r="K100" s="14">
         <f>G100*J100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A101" s="19">
         <v>95</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="9" t="s">
         <v>297</v>
       </c>
       <c r="D101" s="10" t="s">
         <v>298</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>299</v>
       </c>
       <c r="F101" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G101" s="17">
-        <v>129.68</v>
+        <v>103.06</v>
       </c>
       <c r="H101" s="17">
         <v>0.0</v>
       </c>
       <c r="I101" s="17">
         <v>0.0</v>
       </c>
       <c r="J101" s="11">
         <v>0</v>
       </c>
       <c r="K101" s="14">
         <f>G101*J101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A102" s="19">
         <v>96</v>
       </c>
       <c r="B102" s="8"/>
       <c r="C102" s="9" t="s">
         <v>300</v>
       </c>
       <c r="D102" s="10" t="s">
         <v>301</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>302</v>
       </c>
       <c r="F102" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G102" s="17">
-        <v>129.68</v>
+        <v>103.06</v>
       </c>
       <c r="H102" s="17">
         <v>0.0</v>
       </c>
       <c r="I102" s="17">
         <v>0.0</v>
       </c>
       <c r="J102" s="11">
         <v>0</v>
       </c>
       <c r="K102" s="14">
         <f>G102*J102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A103" s="19">
         <v>97</v>
       </c>
       <c r="B103" s="8"/>
       <c r="C103" s="9" t="s">
         <v>303</v>
       </c>
       <c r="D103" s="10" t="s">
         <v>304</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>305</v>
       </c>
       <c r="F103" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G103" s="17">
-        <v>129.68</v>
+        <v>103.06</v>
       </c>
       <c r="H103" s="17">
         <v>0.0</v>
       </c>
       <c r="I103" s="17">
         <v>0.0</v>
       </c>
       <c r="J103" s="11">
         <v>0</v>
       </c>
       <c r="K103" s="14">
         <f>G103*J103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A104" s="19">
         <v>98</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="9" t="s">
         <v>306</v>
       </c>
       <c r="D104" s="10" t="s">
         <v>307</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>308</v>
       </c>
       <c r="F104" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G104" s="17">
-        <v>72.35</v>
+        <v>103.06</v>
       </c>
       <c r="H104" s="17">
         <v>0.0</v>
       </c>
       <c r="I104" s="17">
         <v>0.0</v>
       </c>
       <c r="J104" s="11">
         <v>0</v>
       </c>
       <c r="K104" s="14">
         <f>G104*J104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A105" s="19">
         <v>99</v>
       </c>
       <c r="B105" s="8"/>
       <c r="C105" s="9" t="s">
         <v>309</v>
       </c>
       <c r="D105" s="10" t="s">
         <v>310</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>311</v>
       </c>
       <c r="F105" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G105" s="17">
-        <v>367.19</v>
+        <v>129.68</v>
       </c>
       <c r="H105" s="17">
         <v>0.0</v>
       </c>
       <c r="I105" s="17">
         <v>0.0</v>
       </c>
       <c r="J105" s="11">
         <v>0</v>
       </c>
       <c r="K105" s="14">
         <f>G105*J105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A106" s="19">
         <v>100</v>
       </c>
       <c r="B106" s="8"/>
       <c r="C106" s="9" t="s">
         <v>312</v>
       </c>
       <c r="D106" s="10" t="s">
         <v>313</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>314</v>
       </c>
       <c r="F106" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G106" s="17">
-        <v>341.25</v>
+        <v>129.68</v>
       </c>
       <c r="H106" s="17">
         <v>0.0</v>
       </c>
       <c r="I106" s="17">
         <v>0.0</v>
       </c>
       <c r="J106" s="11">
         <v>0</v>
       </c>
       <c r="K106" s="14">
         <f>G106*J106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A107" s="19">
         <v>101</v>
       </c>
       <c r="B107" s="8"/>
       <c r="C107" s="9" t="s">
         <v>315</v>
       </c>
       <c r="D107" s="10" t="s">
         <v>316</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>317</v>
       </c>
       <c r="F107" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G107" s="17">
-        <v>341.25</v>
+        <v>129.68</v>
       </c>
       <c r="H107" s="17">
         <v>0.0</v>
       </c>
       <c r="I107" s="17">
         <v>0.0</v>
       </c>
       <c r="J107" s="11">
         <v>0</v>
       </c>
       <c r="K107" s="14">
         <f>G107*J107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A108" s="19">
         <v>102</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
         <v>318</v>
       </c>
       <c r="D108" s="10" t="s">
         <v>319</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>320</v>
       </c>
       <c r="F108" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G108" s="17">
-        <v>143.33</v>
+        <v>129.68</v>
       </c>
       <c r="H108" s="17">
         <v>0.0</v>
       </c>
       <c r="I108" s="17">
         <v>0.0</v>
       </c>
       <c r="J108" s="11">
         <v>0</v>
       </c>
       <c r="K108" s="14">
         <f>G108*J108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A109" s="19">
         <v>103</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="9" t="s">
         <v>321</v>
       </c>
       <c r="D109" s="10" t="s">
         <v>322</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>323</v>
       </c>
       <c r="F109" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G109" s="17">
-        <v>143.33</v>
+        <v>72.35</v>
       </c>
       <c r="H109" s="17">
         <v>0.0</v>
       </c>
       <c r="I109" s="17">
         <v>0.0</v>
       </c>
       <c r="J109" s="11">
         <v>0</v>
       </c>
       <c r="K109" s="14">
         <f>G109*J109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A110" s="19">
         <v>104</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="9" t="s">
         <v>324</v>
       </c>
       <c r="D110" s="10" t="s">
         <v>325</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>326</v>
       </c>
       <c r="F110" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G110" s="17">
-        <v>143.33</v>
+        <v>367.19</v>
       </c>
       <c r="H110" s="17">
         <v>0.0</v>
       </c>
       <c r="I110" s="17">
         <v>0.0</v>
       </c>
       <c r="J110" s="11">
         <v>0</v>
       </c>
       <c r="K110" s="14">
         <f>G110*J110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A111" s="19">
         <v>105</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="9" t="s">
         <v>327</v>
       </c>
       <c r="D111" s="10" t="s">
         <v>328</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>329</v>
       </c>
       <c r="F111" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G111" s="17">
-        <v>143.33</v>
+        <v>341.25</v>
       </c>
       <c r="H111" s="17">
         <v>0.0</v>
       </c>
       <c r="I111" s="17">
         <v>0.0</v>
       </c>
       <c r="J111" s="11">
         <v>0</v>
       </c>
       <c r="K111" s="14">
         <f>G111*J111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A112" s="19">
         <v>106</v>
       </c>
       <c r="B112" s="8"/>
       <c r="C112" s="9" t="s">
         <v>330</v>
       </c>
       <c r="D112" s="10" t="s">
         <v>331</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>332</v>
       </c>
       <c r="F112" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G112" s="17">
-        <v>143.33</v>
+        <v>341.25</v>
       </c>
       <c r="H112" s="17">
         <v>0.0</v>
       </c>
       <c r="I112" s="17">
         <v>0.0</v>
       </c>
       <c r="J112" s="11">
         <v>0</v>
       </c>
       <c r="K112" s="14">
         <f>G112*J112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A113" s="19">
         <v>107</v>
       </c>
       <c r="B113" s="8"/>
       <c r="C113" s="9" t="s">
         <v>333</v>
       </c>
       <c r="D113" s="10" t="s">
         <v>334</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>335</v>
       </c>
       <c r="F113" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G113" s="17">
-        <v>143.33</v>
+        <v>414.28</v>
       </c>
       <c r="H113" s="17">
         <v>0.0</v>
       </c>
       <c r="I113" s="17">
         <v>0.0</v>
       </c>
       <c r="J113" s="11">
         <v>0</v>
       </c>
       <c r="K113" s="14">
         <f>G113*J113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A114" s="19">
         <v>108</v>
       </c>
       <c r="B114" s="8"/>
       <c r="C114" s="9" t="s">
         <v>336</v>
       </c>
       <c r="D114" s="10" t="s">
         <v>337</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>338</v>
       </c>
       <c r="F114" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G114" s="17">
-        <v>143.33</v>
+        <v>367.19</v>
       </c>
       <c r="H114" s="17">
         <v>0.0</v>
       </c>
       <c r="I114" s="17">
         <v>0.0</v>
       </c>
       <c r="J114" s="11">
         <v>0</v>
       </c>
       <c r="K114" s="14">
         <f>G114*J114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A115" s="19">
         <v>109</v>
       </c>
       <c r="B115" s="8"/>
       <c r="C115" s="9" t="s">
         <v>339</v>
       </c>
       <c r="D115" s="10" t="s">
         <v>340</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>341</v>
       </c>
       <c r="F115" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G115" s="17">
-        <v>150.0</v>
+        <v>143.33</v>
       </c>
       <c r="H115" s="17">
         <v>0.0</v>
       </c>
       <c r="I115" s="17">
         <v>0.0</v>
       </c>
       <c r="J115" s="11">
         <v>0</v>
       </c>
       <c r="K115" s="14">
         <f>G115*J115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A116" s="19">
         <v>110</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="9" t="s">
         <v>342</v>
       </c>
       <c r="D116" s="10" t="s">
         <v>343</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>344</v>
       </c>
       <c r="F116" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G116" s="17">
-        <v>488.0</v>
+        <v>143.33</v>
       </c>
       <c r="H116" s="17">
         <v>0.0</v>
       </c>
       <c r="I116" s="17">
         <v>0.0</v>
       </c>
       <c r="J116" s="11">
         <v>0</v>
       </c>
       <c r="K116" s="14">
         <f>G116*J116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A117" s="19">
         <v>111</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="9" t="s">
         <v>345</v>
       </c>
       <c r="D117" s="10" t="s">
         <v>346</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>347</v>
       </c>
       <c r="F117" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G117" s="17">
-        <v>150.0</v>
+        <v>143.33</v>
       </c>
       <c r="H117" s="17">
         <v>0.0</v>
       </c>
       <c r="I117" s="17">
         <v>0.0</v>
       </c>
       <c r="J117" s="11">
         <v>0</v>
       </c>
       <c r="K117" s="14">
         <f>G117*J117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A118" s="19">
         <v>112</v>
       </c>
       <c r="B118" s="8"/>
       <c r="C118" s="9" t="s">
         <v>348</v>
       </c>
       <c r="D118" s="10" t="s">
         <v>349</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>350</v>
       </c>
       <c r="F118" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G118" s="17">
-        <v>488.0</v>
+        <v>143.33</v>
       </c>
       <c r="H118" s="17">
         <v>0.0</v>
       </c>
       <c r="I118" s="17">
         <v>0.0</v>
       </c>
       <c r="J118" s="11">
         <v>0</v>
       </c>
       <c r="K118" s="14">
         <f>G118*J118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A119" s="19">
         <v>113</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="9" t="s">
         <v>351</v>
       </c>
       <c r="D119" s="10" t="s">
         <v>352</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>353</v>
       </c>
       <c r="F119" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G119" s="17">
-        <v>150.0</v>
+        <v>143.33</v>
       </c>
       <c r="H119" s="17">
         <v>0.0</v>
       </c>
       <c r="I119" s="17">
         <v>0.0</v>
       </c>
       <c r="J119" s="11">
         <v>0</v>
       </c>
       <c r="K119" s="14">
         <f>G119*J119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A120" s="19">
         <v>114</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="9" t="s">
         <v>354</v>
       </c>
       <c r="D120" s="10" t="s">
         <v>355</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>356</v>
       </c>
       <c r="F120" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G120" s="17">
-        <v>488.0</v>
+        <v>143.33</v>
       </c>
       <c r="H120" s="17">
         <v>0.0</v>
       </c>
       <c r="I120" s="17">
         <v>0.0</v>
       </c>
       <c r="J120" s="11">
         <v>0</v>
       </c>
       <c r="K120" s="14">
         <f>G120*J120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A121" s="19">
         <v>115</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="9" t="s">
         <v>357</v>
       </c>
       <c r="D121" s="10" t="s">
         <v>358</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>359</v>
       </c>
       <c r="F121" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G121" s="17">
-        <v>150.0</v>
+        <v>143.33</v>
       </c>
       <c r="H121" s="17">
         <v>0.0</v>
       </c>
       <c r="I121" s="17">
         <v>0.0</v>
       </c>
       <c r="J121" s="11">
         <v>0</v>
       </c>
       <c r="K121" s="14">
         <f>G121*J121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A122" s="19">
         <v>116</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="9" t="s">
         <v>360</v>
       </c>
       <c r="D122" s="10" t="s">
         <v>361</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>362</v>
       </c>
       <c r="F122" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G122" s="17">
-        <v>488.0</v>
+        <v>150.0</v>
       </c>
       <c r="H122" s="17">
         <v>0.0</v>
       </c>
       <c r="I122" s="17">
         <v>0.0</v>
       </c>
       <c r="J122" s="11">
         <v>0</v>
       </c>
       <c r="K122" s="14">
         <f>G122*J122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A123" s="19">
         <v>117</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="9" t="s">
         <v>363</v>
       </c>
       <c r="D123" s="10" t="s">
         <v>364</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>365</v>
       </c>
       <c r="F123" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G123" s="17">
-        <v>150.0</v>
+        <v>488.0</v>
       </c>
       <c r="H123" s="17">
         <v>0.0</v>
       </c>
       <c r="I123" s="17">
         <v>0.0</v>
       </c>
       <c r="J123" s="11">
         <v>0</v>
       </c>
       <c r="K123" s="14">
         <f>G123*J123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A124" s="19">
         <v>118</v>
       </c>
       <c r="B124" s="8"/>
       <c r="C124" s="9" t="s">
         <v>366</v>
       </c>
       <c r="D124" s="10" t="s">
         <v>367</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>368</v>
       </c>
       <c r="F124" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G124" s="17">
-        <v>488.0</v>
+        <v>150.0</v>
       </c>
       <c r="H124" s="17">
         <v>0.0</v>
       </c>
       <c r="I124" s="17">
         <v>0.0</v>
       </c>
       <c r="J124" s="11">
         <v>0</v>
       </c>
       <c r="K124" s="14">
         <f>G124*J124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A125" s="19">
         <v>119</v>
       </c>
       <c r="B125" s="8"/>
       <c r="C125" s="9" t="s">
         <v>369</v>
       </c>
       <c r="D125" s="10" t="s">
         <v>370</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>371</v>
       </c>
       <c r="F125" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G125" s="17">
-        <v>150.0</v>
+        <v>488.0</v>
       </c>
       <c r="H125" s="17">
         <v>0.0</v>
       </c>
       <c r="I125" s="17">
         <v>0.0</v>
       </c>
       <c r="J125" s="11">
         <v>0</v>
       </c>
       <c r="K125" s="14">
         <f>G125*J125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A126" s="19">
         <v>120</v>
       </c>
       <c r="B126" s="8"/>
       <c r="C126" s="9" t="s">
         <v>372</v>
       </c>
       <c r="D126" s="10" t="s">
         <v>373</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>374</v>
       </c>
       <c r="F126" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G126" s="17">
-        <v>488.0</v>
+        <v>150.0</v>
       </c>
       <c r="H126" s="17">
         <v>0.0</v>
       </c>
       <c r="I126" s="17">
         <v>0.0</v>
       </c>
       <c r="J126" s="11">
         <v>0</v>
       </c>
       <c r="K126" s="14">
         <f>G126*J126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A127" s="19">
         <v>121</v>
       </c>
       <c r="B127" s="8"/>
       <c r="C127" s="9" t="s">
         <v>375</v>
       </c>
       <c r="D127" s="10" t="s">
         <v>376</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>377</v>
       </c>
       <c r="F127" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G127" s="17">
-        <v>150.0</v>
+        <v>488.0</v>
       </c>
       <c r="H127" s="17">
         <v>0.0</v>
       </c>
       <c r="I127" s="17">
         <v>0.0</v>
       </c>
       <c r="J127" s="11">
         <v>0</v>
       </c>
       <c r="K127" s="14">
         <f>G127*J127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A128" s="19">
         <v>122</v>
       </c>
       <c r="B128" s="8"/>
       <c r="C128" s="9" t="s">
         <v>378</v>
       </c>
       <c r="D128" s="10" t="s">
         <v>379</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>380</v>
       </c>
       <c r="F128" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G128" s="17">
-        <v>488.0</v>
+        <v>150.0</v>
       </c>
       <c r="H128" s="17">
         <v>0.0</v>
       </c>
       <c r="I128" s="17">
         <v>0.0</v>
       </c>
       <c r="J128" s="11">
         <v>0</v>
       </c>
       <c r="K128" s="14">
         <f>G128*J128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A129" s="19">
         <v>123</v>
       </c>
       <c r="B129" s="8"/>
       <c r="C129" s="9" t="s">
         <v>381</v>
       </c>
       <c r="D129" s="10" t="s">
         <v>382</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>383</v>
       </c>
       <c r="F129" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G129" s="17">
-        <v>150.0</v>
+        <v>488.0</v>
       </c>
       <c r="H129" s="17">
         <v>0.0</v>
       </c>
       <c r="I129" s="17">
         <v>0.0</v>
       </c>
       <c r="J129" s="11">
         <v>0</v>
       </c>
       <c r="K129" s="14">
         <f>G129*J129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A130" s="19">
         <v>124</v>
       </c>
       <c r="B130" s="8"/>
       <c r="C130" s="9" t="s">
         <v>384</v>
       </c>
       <c r="D130" s="10" t="s">
         <v>385</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>386</v>
       </c>
       <c r="F130" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G130" s="17">
-        <v>488.0</v>
+        <v>150.0</v>
       </c>
       <c r="H130" s="17">
         <v>0.0</v>
       </c>
       <c r="I130" s="17">
         <v>0.0</v>
       </c>
       <c r="J130" s="11">
         <v>0</v>
       </c>
       <c r="K130" s="14">
         <f>G130*J130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A131" s="19">
         <v>125</v>
       </c>
       <c r="B131" s="8"/>
       <c r="C131" s="9" t="s">
         <v>387</v>
       </c>
       <c r="D131" s="10" t="s">
         <v>388</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>389</v>
       </c>
       <c r="F131" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G131" s="17">
-        <v>150.0</v>
+        <v>488.0</v>
       </c>
       <c r="H131" s="17">
         <v>0.0</v>
       </c>
       <c r="I131" s="17">
         <v>0.0</v>
       </c>
       <c r="J131" s="11">
         <v>0</v>
       </c>
       <c r="K131" s="14">
         <f>G131*J131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A132" s="19">
         <v>126</v>
       </c>
       <c r="B132" s="8"/>
       <c r="C132" s="9" t="s">
         <v>390</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>391</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>392</v>
       </c>
       <c r="F132" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G132" s="17">
-        <v>488.0</v>
+        <v>150.0</v>
       </c>
       <c r="H132" s="17">
         <v>0.0</v>
       </c>
       <c r="I132" s="17">
         <v>0.0</v>
       </c>
       <c r="J132" s="11">
         <v>0</v>
       </c>
       <c r="K132" s="14">
         <f>G132*J132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A133" s="19">
         <v>127</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="9" t="s">
         <v>393</v>
       </c>
       <c r="D133" s="10" t="s">
         <v>394</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>395</v>
       </c>
       <c r="F133" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G133" s="17">
-        <v>150.0</v>
+        <v>488.0</v>
       </c>
       <c r="H133" s="17">
         <v>0.0</v>
       </c>
       <c r="I133" s="17">
         <v>0.0</v>
       </c>
       <c r="J133" s="11">
         <v>0</v>
       </c>
       <c r="K133" s="14">
         <f>G133*J133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A134" s="19">
         <v>128</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="9" t="s">
         <v>396</v>
       </c>
       <c r="D134" s="10" t="s">
         <v>397</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>398</v>
       </c>
       <c r="F134" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G134" s="17">
-        <v>488.0</v>
+        <v>150.0</v>
       </c>
       <c r="H134" s="17">
         <v>0.0</v>
       </c>
       <c r="I134" s="17">
         <v>0.0</v>
       </c>
       <c r="J134" s="11">
         <v>0</v>
       </c>
       <c r="K134" s="14">
         <f>G134*J134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A135" s="19">
         <v>129</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="9" t="s">
         <v>399</v>
       </c>
       <c r="D135" s="10" t="s">
         <v>400</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>401</v>
       </c>
       <c r="F135" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G135" s="17">
-        <v>150.0</v>
+        <v>488.0</v>
       </c>
       <c r="H135" s="17">
         <v>0.0</v>
       </c>
       <c r="I135" s="17">
         <v>0.0</v>
       </c>
       <c r="J135" s="11">
         <v>0</v>
       </c>
       <c r="K135" s="14">
         <f>G135*J135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A136" s="19">
         <v>130</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="9" t="s">
         <v>402</v>
       </c>
       <c r="D136" s="10" t="s">
         <v>403</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>404</v>
       </c>
       <c r="F136" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G136" s="17">
-        <v>488.0</v>
+        <v>150.0</v>
       </c>
       <c r="H136" s="17">
         <v>0.0</v>
       </c>
       <c r="I136" s="17">
         <v>0.0</v>
       </c>
       <c r="J136" s="11">
         <v>0</v>
       </c>
       <c r="K136" s="14">
         <f>G136*J136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A137" s="19">
         <v>131</v>
       </c>
       <c r="B137" s="8"/>
       <c r="C137" s="9" t="s">
         <v>405</v>
       </c>
       <c r="D137" s="10" t="s">
         <v>406</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>407</v>
       </c>
       <c r="F137" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G137" s="17">
-        <v>150.0</v>
+        <v>488.0</v>
       </c>
       <c r="H137" s="17">
         <v>0.0</v>
       </c>
       <c r="I137" s="17">
         <v>0.0</v>
       </c>
       <c r="J137" s="11">
         <v>0</v>
       </c>
       <c r="K137" s="14">
         <f>G137*J137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A138" s="19">
         <v>132</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="9" t="s">
         <v>408</v>
       </c>
       <c r="D138" s="10" t="s">
         <v>409</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>410</v>
       </c>
       <c r="F138" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G138" s="17">
-        <v>488.0</v>
+        <v>150.0</v>
       </c>
       <c r="H138" s="17">
         <v>0.0</v>
       </c>
       <c r="I138" s="17">
         <v>0.0</v>
       </c>
       <c r="J138" s="11">
         <v>0</v>
       </c>
       <c r="K138" s="14">
         <f>G138*J138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A139" s="19">
         <v>133</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="9" t="s">
         <v>411</v>
       </c>
       <c r="D139" s="10" t="s">
         <v>412</v>
       </c>
       <c r="E139" s="10" t="s">
         <v>413</v>
       </c>
       <c r="F139" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G139" s="17">
-        <v>150.0</v>
+        <v>488.0</v>
       </c>
       <c r="H139" s="17">
         <v>0.0</v>
       </c>
       <c r="I139" s="17">
         <v>0.0</v>
       </c>
       <c r="J139" s="11">
         <v>0</v>
       </c>
       <c r="K139" s="14">
         <f>G139*J139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A140" s="19">
         <v>134</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
         <v>414</v>
       </c>
       <c r="D140" s="10" t="s">
         <v>415</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>416</v>
       </c>
       <c r="F140" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G140" s="17">
-        <v>488.0</v>
+        <v>150.0</v>
       </c>
       <c r="H140" s="17">
         <v>0.0</v>
       </c>
       <c r="I140" s="17">
         <v>0.0</v>
       </c>
       <c r="J140" s="11">
         <v>0</v>
       </c>
       <c r="K140" s="14">
         <f>G140*J140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A141" s="19">
         <v>135</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
         <v>417</v>
       </c>
       <c r="D141" s="10" t="s">
         <v>418</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>419</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G141" s="17">
-        <v>150.0</v>
+        <v>488.0</v>
       </c>
       <c r="H141" s="17">
         <v>0.0</v>
       </c>
       <c r="I141" s="17">
         <v>0.0</v>
       </c>
       <c r="J141" s="11">
         <v>0</v>
       </c>
       <c r="K141" s="14">
         <f>G141*J141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A142" s="19">
         <v>136</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
         <v>420</v>
       </c>
       <c r="D142" s="10" t="s">
         <v>421</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>422</v>
       </c>
       <c r="F142" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G142" s="17">
-        <v>488.0</v>
+        <v>150.0</v>
       </c>
       <c r="H142" s="17">
         <v>0.0</v>
       </c>
       <c r="I142" s="17">
         <v>0.0</v>
       </c>
       <c r="J142" s="11">
         <v>0</v>
       </c>
       <c r="K142" s="14">
         <f>G142*J142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A143" s="19">
         <v>137</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
         <v>423</v>
       </c>
       <c r="D143" s="10" t="s">
         <v>424</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>425</v>
       </c>
       <c r="F143" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G143" s="17">
-        <v>150.0</v>
+        <v>488.0</v>
       </c>
       <c r="H143" s="17">
         <v>0.0</v>
       </c>
       <c r="I143" s="17">
         <v>0.0</v>
       </c>
       <c r="J143" s="11">
         <v>0</v>
       </c>
       <c r="K143" s="14">
         <f>G143*J143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A144" s="19">
         <v>138</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
         <v>426</v>
       </c>
       <c r="D144" s="10" t="s">
         <v>427</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>428</v>
       </c>
       <c r="F144" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G144" s="17">
-        <v>488.0</v>
+        <v>150.0</v>
       </c>
       <c r="H144" s="17">
         <v>0.0</v>
       </c>
       <c r="I144" s="17">
         <v>0.0</v>
       </c>
       <c r="J144" s="11">
         <v>0</v>
       </c>
       <c r="K144" s="14">
         <f>G144*J144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A145" s="19">
         <v>139</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="9" t="s">
         <v>429</v>
       </c>
       <c r="D145" s="10" t="s">
         <v>430</v>
@@ -13661,187 +14051,187 @@
         <v>0</v>
       </c>
       <c r="K146" s="14">
         <f>G146*J146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A147" s="19">
         <v>141</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="9" t="s">
         <v>435</v>
       </c>
       <c r="D147" s="10" t="s">
         <v>436</v>
       </c>
       <c r="E147" s="10" t="s">
         <v>437</v>
       </c>
       <c r="F147" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G147" s="17">
-        <v>150.0</v>
+        <v>488.0</v>
       </c>
       <c r="H147" s="17">
         <v>0.0</v>
       </c>
       <c r="I147" s="17">
         <v>0.0</v>
       </c>
       <c r="J147" s="11">
         <v>0</v>
       </c>
       <c r="K147" s="14">
         <f>G147*J147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A148" s="19">
         <v>142</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
         <v>438</v>
       </c>
       <c r="D148" s="10" t="s">
         <v>439</v>
       </c>
       <c r="E148" s="10" t="s">
         <v>440</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G148" s="17">
-        <v>488.0</v>
+        <v>150.0</v>
       </c>
       <c r="H148" s="17">
         <v>0.0</v>
       </c>
       <c r="I148" s="17">
         <v>0.0</v>
       </c>
       <c r="J148" s="11">
         <v>0</v>
       </c>
       <c r="K148" s="14">
         <f>G148*J148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A149" s="19">
         <v>143</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="9" t="s">
         <v>441</v>
       </c>
       <c r="D149" s="10" t="s">
         <v>442</v>
       </c>
       <c r="E149" s="10" t="s">
         <v>443</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G149" s="17">
-        <v>150.0</v>
+        <v>488.0</v>
       </c>
       <c r="H149" s="17">
         <v>0.0</v>
       </c>
       <c r="I149" s="17">
         <v>0.0</v>
       </c>
       <c r="J149" s="11">
         <v>0</v>
       </c>
       <c r="K149" s="14">
         <f>G149*J149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A150" s="19">
         <v>144</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
         <v>444</v>
       </c>
       <c r="D150" s="10" t="s">
         <v>445</v>
       </c>
       <c r="E150" s="10" t="s">
         <v>446</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G150" s="17">
-        <v>488.0</v>
+        <v>150.0</v>
       </c>
       <c r="H150" s="17">
         <v>0.0</v>
       </c>
       <c r="I150" s="17">
         <v>0.0</v>
       </c>
       <c r="J150" s="11">
         <v>0</v>
       </c>
       <c r="K150" s="14">
         <f>G150*J150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A151" s="19">
         <v>145</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
         <v>447</v>
       </c>
       <c r="D151" s="10" t="s">
         <v>448</v>
       </c>
       <c r="E151" s="10" t="s">
         <v>449</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G151" s="17">
-        <v>150.0</v>
+        <v>488.0</v>
       </c>
       <c r="H151" s="17">
         <v>0.0</v>
       </c>
       <c r="I151" s="17">
         <v>0.0</v>
       </c>
       <c r="J151" s="11">
         <v>0</v>
       </c>
       <c r="K151" s="14">
         <f>G151*J151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A152" s="19">
         <v>146</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
         <v>450</v>
       </c>
       <c r="D152" s="10" t="s">
         <v>451</v>
@@ -13899,153 +14289,153 @@
         <v>0</v>
       </c>
       <c r="K153" s="14">
         <f>G153*J153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A154" s="19">
         <v>148</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
         <v>456</v>
       </c>
       <c r="D154" s="10" t="s">
         <v>457</v>
       </c>
       <c r="E154" s="10" t="s">
         <v>458</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G154" s="17">
-        <v>488.0</v>
+        <v>150.0</v>
       </c>
       <c r="H154" s="17">
         <v>0.0</v>
       </c>
       <c r="I154" s="17">
         <v>0.0</v>
       </c>
       <c r="J154" s="11">
         <v>0</v>
       </c>
       <c r="K154" s="14">
         <f>G154*J154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A155" s="19">
         <v>149</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
         <v>459</v>
       </c>
       <c r="D155" s="10" t="s">
         <v>460</v>
       </c>
       <c r="E155" s="10" t="s">
         <v>461</v>
       </c>
       <c r="F155" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G155" s="17">
-        <v>150.0</v>
+        <v>488.0</v>
       </c>
       <c r="H155" s="17">
         <v>0.0</v>
       </c>
       <c r="I155" s="17">
         <v>0.0</v>
       </c>
       <c r="J155" s="11">
         <v>0</v>
       </c>
       <c r="K155" s="14">
         <f>G155*J155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A156" s="19">
         <v>150</v>
       </c>
       <c r="B156" s="8"/>
       <c r="C156" s="9" t="s">
         <v>462</v>
       </c>
       <c r="D156" s="10" t="s">
         <v>463</v>
       </c>
       <c r="E156" s="10" t="s">
         <v>464</v>
       </c>
       <c r="F156" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G156" s="17">
-        <v>488.0</v>
+        <v>150.0</v>
       </c>
       <c r="H156" s="17">
         <v>0.0</v>
       </c>
       <c r="I156" s="17">
         <v>0.0</v>
       </c>
       <c r="J156" s="11">
         <v>0</v>
       </c>
       <c r="K156" s="14">
         <f>G156*J156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A157" s="19">
         <v>151</v>
       </c>
       <c r="B157" s="8"/>
       <c r="C157" s="9" t="s">
         <v>465</v>
       </c>
       <c r="D157" s="10" t="s">
         <v>466</v>
       </c>
       <c r="E157" s="10" t="s">
         <v>467</v>
       </c>
       <c r="F157" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G157" s="17">
-        <v>150.0</v>
+        <v>488.0</v>
       </c>
       <c r="H157" s="17">
         <v>0.0</v>
       </c>
       <c r="I157" s="17">
         <v>0.0</v>
       </c>
       <c r="J157" s="11">
         <v>0</v>
       </c>
       <c r="K157" s="14">
         <f>G157*J157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A158" s="19">
         <v>152</v>
       </c>
       <c r="B158" s="8"/>
       <c r="C158" s="9" t="s">
         <v>468</v>
       </c>
       <c r="D158" s="10" t="s">
         <v>469</v>
@@ -14171,2225 +14561,2565 @@
         <v>0</v>
       </c>
       <c r="K161" s="14">
         <f>G161*J161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A162" s="19">
         <v>156</v>
       </c>
       <c r="B162" s="8"/>
       <c r="C162" s="9" t="s">
         <v>480</v>
       </c>
       <c r="D162" s="10" t="s">
         <v>481</v>
       </c>
       <c r="E162" s="10" t="s">
         <v>482</v>
       </c>
       <c r="F162" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G162" s="17">
-        <v>51.19</v>
+        <v>150.0</v>
       </c>
       <c r="H162" s="17">
         <v>0.0</v>
       </c>
       <c r="I162" s="17">
         <v>0.0</v>
       </c>
       <c r="J162" s="11">
         <v>0</v>
       </c>
       <c r="K162" s="14">
         <f>G162*J162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A163" s="19">
         <v>157</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="9" t="s">
         <v>483</v>
       </c>
       <c r="D163" s="10" t="s">
         <v>484</v>
       </c>
       <c r="E163" s="10" t="s">
         <v>485</v>
       </c>
       <c r="F163" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G163" s="17">
-        <v>51.19</v>
+        <v>488.0</v>
       </c>
       <c r="H163" s="17">
         <v>0.0</v>
       </c>
       <c r="I163" s="17">
         <v>0.0</v>
       </c>
       <c r="J163" s="11">
         <v>0</v>
       </c>
       <c r="K163" s="14">
         <f>G163*J163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A164" s="19">
         <v>158</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="9" t="s">
         <v>486</v>
       </c>
       <c r="D164" s="10" t="s">
         <v>487</v>
       </c>
       <c r="E164" s="10" t="s">
         <v>488</v>
       </c>
       <c r="F164" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G164" s="17">
-        <v>51.19</v>
+        <v>150.0</v>
       </c>
       <c r="H164" s="17">
         <v>0.0</v>
       </c>
       <c r="I164" s="17">
         <v>0.0</v>
       </c>
       <c r="J164" s="11">
         <v>0</v>
       </c>
       <c r="K164" s="14">
         <f>G164*J164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A165" s="19">
         <v>159</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="9" t="s">
         <v>489</v>
       </c>
       <c r="D165" s="10" t="s">
         <v>490</v>
       </c>
       <c r="E165" s="10" t="s">
         <v>491</v>
       </c>
       <c r="F165" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G165" s="17">
-        <v>136.5</v>
+        <v>150.0</v>
       </c>
       <c r="H165" s="17">
         <v>0.0</v>
       </c>
       <c r="I165" s="17">
         <v>0.0</v>
       </c>
       <c r="J165" s="11">
         <v>0</v>
       </c>
       <c r="K165" s="14">
         <f>G165*J165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A166" s="19">
         <v>160</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="9" t="s">
         <v>492</v>
       </c>
       <c r="D166" s="10" t="s">
         <v>493</v>
       </c>
       <c r="E166" s="10" t="s">
         <v>494</v>
       </c>
       <c r="F166" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G166" s="17">
-        <v>204.75</v>
+        <v>488.0</v>
       </c>
       <c r="H166" s="17">
         <v>0.0</v>
       </c>
       <c r="I166" s="17">
         <v>0.0</v>
       </c>
       <c r="J166" s="11">
         <v>0</v>
       </c>
       <c r="K166" s="14">
         <f>G166*J166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A167" s="19">
         <v>161</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
         <v>495</v>
       </c>
       <c r="D167" s="10" t="s">
         <v>496</v>
       </c>
       <c r="E167" s="10" t="s">
         <v>497</v>
       </c>
       <c r="F167" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G167" s="17">
-        <v>204.75</v>
+        <v>150.0</v>
       </c>
       <c r="H167" s="17">
         <v>0.0</v>
       </c>
       <c r="I167" s="17">
         <v>0.0</v>
       </c>
       <c r="J167" s="11">
         <v>0</v>
       </c>
       <c r="K167" s="14">
         <f>G167*J167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A168" s="19">
         <v>162</v>
       </c>
       <c r="B168" s="8"/>
       <c r="C168" s="9" t="s">
         <v>498</v>
       </c>
       <c r="D168" s="10" t="s">
         <v>499</v>
       </c>
       <c r="E168" s="10" t="s">
         <v>500</v>
       </c>
       <c r="F168" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G168" s="17">
-        <v>136.5</v>
+        <v>488.0</v>
       </c>
       <c r="H168" s="17">
         <v>0.0</v>
       </c>
       <c r="I168" s="17">
         <v>0.0</v>
       </c>
       <c r="J168" s="11">
         <v>0</v>
       </c>
       <c r="K168" s="14">
         <f>G168*J168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A169" s="19">
         <v>163</v>
       </c>
       <c r="B169" s="8"/>
       <c r="C169" s="9" t="s">
         <v>501</v>
       </c>
       <c r="D169" s="10" t="s">
         <v>502</v>
       </c>
       <c r="E169" s="10" t="s">
         <v>503</v>
       </c>
       <c r="F169" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G169" s="17">
-        <v>54.6</v>
+        <v>51.19</v>
       </c>
       <c r="H169" s="17">
         <v>0.0</v>
       </c>
       <c r="I169" s="17">
         <v>0.0</v>
       </c>
       <c r="J169" s="11">
         <v>0</v>
       </c>
       <c r="K169" s="14">
         <f>G169*J169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A170" s="19">
         <v>164</v>
       </c>
       <c r="B170" s="8"/>
       <c r="C170" s="9" t="s">
         <v>504</v>
       </c>
       <c r="D170" s="10" t="s">
         <v>505</v>
       </c>
       <c r="E170" s="10" t="s">
         <v>506</v>
       </c>
       <c r="F170" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G170" s="17">
-        <v>204.75</v>
+        <v>51.19</v>
       </c>
       <c r="H170" s="17">
         <v>0.0</v>
       </c>
       <c r="I170" s="17">
         <v>0.0</v>
       </c>
       <c r="J170" s="11">
         <v>0</v>
       </c>
       <c r="K170" s="14">
         <f>G170*J170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A171" s="19">
         <v>165</v>
       </c>
       <c r="B171" s="8"/>
       <c r="C171" s="9" t="s">
         <v>507</v>
       </c>
       <c r="D171" s="10" t="s">
         <v>508</v>
       </c>
       <c r="E171" s="10" t="s">
         <v>509</v>
       </c>
       <c r="F171" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G171" s="17">
-        <v>409.5</v>
+        <v>51.19</v>
       </c>
       <c r="H171" s="17">
         <v>0.0</v>
       </c>
       <c r="I171" s="17">
         <v>0.0</v>
       </c>
       <c r="J171" s="11">
         <v>0</v>
       </c>
       <c r="K171" s="14">
         <f>G171*J171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A172" s="19">
         <v>166</v>
       </c>
       <c r="B172" s="8"/>
       <c r="C172" s="9" t="s">
         <v>510</v>
       </c>
       <c r="D172" s="10" t="s">
         <v>511</v>
       </c>
       <c r="E172" s="10" t="s">
         <v>512</v>
       </c>
       <c r="F172" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G172" s="17">
-        <v>409.5</v>
+        <v>136.5</v>
       </c>
       <c r="H172" s="17">
         <v>0.0</v>
       </c>
       <c r="I172" s="17">
         <v>0.0</v>
       </c>
       <c r="J172" s="11">
         <v>0</v>
       </c>
       <c r="K172" s="14">
         <f>G172*J172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A173" s="19">
         <v>167</v>
       </c>
       <c r="B173" s="8"/>
       <c r="C173" s="9" t="s">
         <v>513</v>
       </c>
       <c r="D173" s="10" t="s">
         <v>514</v>
       </c>
       <c r="E173" s="10" t="s">
         <v>515</v>
       </c>
       <c r="F173" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G173" s="17">
-        <v>409.5</v>
+        <v>204.75</v>
       </c>
       <c r="H173" s="17">
         <v>0.0</v>
       </c>
       <c r="I173" s="17">
         <v>0.0</v>
       </c>
       <c r="J173" s="11">
         <v>0</v>
       </c>
       <c r="K173" s="14">
         <f>G173*J173</f>
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A174" s="19">
         <v>168</v>
       </c>
       <c r="B174" s="8"/>
       <c r="C174" s="9" t="s">
         <v>516</v>
       </c>
       <c r="D174" s="10" t="s">
         <v>517</v>
       </c>
       <c r="E174" s="10" t="s">
         <v>518</v>
       </c>
       <c r="F174" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G174" s="17">
-        <v>409.5</v>
+        <v>204.75</v>
       </c>
       <c r="H174" s="17">
         <v>0.0</v>
       </c>
       <c r="I174" s="17">
         <v>0.0</v>
       </c>
       <c r="J174" s="11">
         <v>0</v>
       </c>
       <c r="K174" s="14">
         <f>G174*J174</f>
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A175" s="19">
         <v>169</v>
       </c>
       <c r="B175" s="8"/>
       <c r="C175" s="9" t="s">
         <v>519</v>
       </c>
       <c r="D175" s="10" t="s">
         <v>520</v>
       </c>
       <c r="E175" s="10" t="s">
         <v>521</v>
       </c>
       <c r="F175" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G175" s="17">
-        <v>109.2</v>
+        <v>136.5</v>
       </c>
       <c r="H175" s="17">
         <v>0.0</v>
       </c>
       <c r="I175" s="17">
         <v>0.0</v>
       </c>
       <c r="J175" s="11">
         <v>0</v>
       </c>
       <c r="K175" s="14">
         <f>G175*J175</f>
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A176" s="19">
         <v>170</v>
       </c>
       <c r="B176" s="8"/>
       <c r="C176" s="9" t="s">
         <v>522</v>
       </c>
       <c r="D176" s="10" t="s">
         <v>523</v>
       </c>
       <c r="E176" s="10" t="s">
         <v>524</v>
       </c>
       <c r="F176" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G176" s="17">
-        <v>136.5</v>
+        <v>54.6</v>
       </c>
       <c r="H176" s="17">
         <v>0.0</v>
       </c>
       <c r="I176" s="17">
         <v>0.0</v>
       </c>
       <c r="J176" s="11">
         <v>0</v>
       </c>
       <c r="K176" s="14">
         <f>G176*J176</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A177" s="19">
         <v>171</v>
       </c>
       <c r="B177" s="8"/>
       <c r="C177" s="9" t="s">
         <v>525</v>
       </c>
       <c r="D177" s="10" t="s">
         <v>526</v>
       </c>
       <c r="E177" s="10" t="s">
         <v>527</v>
       </c>
       <c r="F177" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G177" s="17">
-        <v>154.93</v>
+        <v>204.75</v>
       </c>
       <c r="H177" s="17">
         <v>0.0</v>
       </c>
       <c r="I177" s="17">
         <v>0.0</v>
       </c>
       <c r="J177" s="11">
         <v>0</v>
       </c>
       <c r="K177" s="14">
         <f>G177*J177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A178" s="19">
         <v>172</v>
       </c>
       <c r="B178" s="8"/>
       <c r="C178" s="9" t="s">
         <v>528</v>
       </c>
       <c r="D178" s="10" t="s">
         <v>529</v>
       </c>
       <c r="E178" s="10" t="s">
         <v>530</v>
       </c>
       <c r="F178" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G178" s="17">
-        <v>204.75</v>
+        <v>409.5</v>
       </c>
       <c r="H178" s="17">
         <v>0.0</v>
       </c>
       <c r="I178" s="17">
         <v>0.0</v>
       </c>
       <c r="J178" s="11">
         <v>0</v>
       </c>
       <c r="K178" s="14">
         <f>G178*J178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A179" s="19">
         <v>173</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="9" t="s">
         <v>531</v>
       </c>
       <c r="D179" s="10" t="s">
         <v>532</v>
       </c>
       <c r="E179" s="10" t="s">
         <v>533</v>
       </c>
       <c r="F179" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G179" s="17">
-        <v>122.85</v>
+        <v>409.5</v>
       </c>
       <c r="H179" s="17">
         <v>0.0</v>
       </c>
       <c r="I179" s="17">
         <v>0.0</v>
       </c>
       <c r="J179" s="11">
         <v>0</v>
       </c>
       <c r="K179" s="14">
         <f>G179*J179</f>
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A180" s="19">
         <v>174</v>
       </c>
       <c r="B180" s="8"/>
       <c r="C180" s="9" t="s">
         <v>534</v>
       </c>
       <c r="D180" s="10" t="s">
         <v>535</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>536</v>
       </c>
       <c r="F180" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G180" s="17">
-        <v>150.15</v>
+        <v>409.5</v>
       </c>
       <c r="H180" s="17">
         <v>0.0</v>
       </c>
       <c r="I180" s="17">
         <v>0.0</v>
       </c>
       <c r="J180" s="11">
         <v>0</v>
       </c>
       <c r="K180" s="14">
         <f>G180*J180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A181" s="19">
         <v>175</v>
       </c>
       <c r="B181" s="8"/>
       <c r="C181" s="9" t="s">
         <v>537</v>
       </c>
       <c r="D181" s="10" t="s">
         <v>538</v>
       </c>
       <c r="E181" s="10" t="s">
         <v>539</v>
       </c>
       <c r="F181" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G181" s="17">
-        <v>168.58</v>
+        <v>409.5</v>
       </c>
       <c r="H181" s="17">
         <v>0.0</v>
       </c>
       <c r="I181" s="17">
         <v>0.0</v>
       </c>
       <c r="J181" s="11">
         <v>0</v>
       </c>
       <c r="K181" s="14">
         <f>G181*J181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A182" s="19">
         <v>176</v>
       </c>
       <c r="B182" s="8"/>
       <c r="C182" s="9" t="s">
         <v>540</v>
       </c>
       <c r="D182" s="10" t="s">
         <v>541</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>542</v>
       </c>
       <c r="F182" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G182" s="17">
-        <v>238.88</v>
+        <v>109.2</v>
       </c>
       <c r="H182" s="17">
         <v>0.0</v>
       </c>
       <c r="I182" s="17">
         <v>0.0</v>
       </c>
       <c r="J182" s="11">
         <v>0</v>
       </c>
       <c r="K182" s="14">
         <f>G182*J182</f>
         <v>0</v>
       </c>
     </row>
-    <row r="183" spans="1:11" outlineLevel="1">
-      <c r="A183" s="20" t="s">
+    <row r="183" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A183" s="19">
+        <v>177</v>
+      </c>
+      <c r="B183" s="8"/>
+      <c r="C183" s="9" t="s">
         <v>543</v>
       </c>
-      <c r="B183" s="2"/>
-[...45 lines deleted...]
-    <row r="185" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="D183" s="10" t="s">
+        <v>544</v>
+      </c>
+      <c r="E183" s="10" t="s">
+        <v>545</v>
+      </c>
+      <c r="F183" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G183" s="17">
+        <v>136.5</v>
+      </c>
+      <c r="H183" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I183" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J183" s="11">
+        <v>0</v>
+      </c>
+      <c r="K183" s="14">
+        <f>G183*J183</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A184" s="19">
+        <v>178</v>
+      </c>
+      <c r="B184" s="8"/>
+      <c r="C184" s="9" t="s">
+        <v>546</v>
+      </c>
+      <c r="D184" s="10" t="s">
+        <v>547</v>
+      </c>
+      <c r="E184" s="10" t="s">
+        <v>548</v>
+      </c>
+      <c r="F184" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G184" s="17">
+        <v>154.93</v>
+      </c>
+      <c r="H184" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I184" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J184" s="11">
+        <v>0</v>
+      </c>
+      <c r="K184" s="14">
+        <f>G184*J184</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A185" s="19">
-        <v>1</v>
+        <v>179</v>
       </c>
       <c r="B185" s="8"/>
       <c r="C185" s="9" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="D185" s="10" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="E185" s="10" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="F185" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G185" s="17">
         <v>204.75</v>
       </c>
       <c r="H185" s="17">
         <v>0.0</v>
       </c>
       <c r="I185" s="17">
         <v>0.0</v>
       </c>
       <c r="J185" s="11">
         <v>0</v>
       </c>
       <c r="K185" s="14">
         <f>G185*J185</f>
         <v>0</v>
       </c>
     </row>
-    <row r="186" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="186" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A186" s="19">
-        <v>2</v>
+        <v>180</v>
       </c>
       <c r="B186" s="8"/>
       <c r="C186" s="9" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="D186" s="10" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="E186" s="10" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="F186" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G186" s="17">
-        <v>204.75</v>
+        <v>122.85</v>
       </c>
       <c r="H186" s="17">
         <v>0.0</v>
       </c>
       <c r="I186" s="17">
         <v>0.0</v>
       </c>
       <c r="J186" s="11">
         <v>0</v>
       </c>
       <c r="K186" s="14">
         <f>G186*J186</f>
         <v>0</v>
       </c>
     </row>
-    <row r="187" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="187" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A187" s="19">
-        <v>3</v>
+        <v>181</v>
       </c>
       <c r="B187" s="8"/>
       <c r="C187" s="9" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="D187" s="10" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="E187" s="10" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="F187" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G187" s="17">
-        <v>204.75</v>
+        <v>150.15</v>
       </c>
       <c r="H187" s="17">
         <v>0.0</v>
       </c>
       <c r="I187" s="17">
         <v>0.0</v>
       </c>
       <c r="J187" s="11">
         <v>0</v>
       </c>
       <c r="K187" s="14">
         <f>G187*J187</f>
         <v>0</v>
       </c>
     </row>
-    <row r="188" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="188" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
       <c r="A188" s="19">
-        <v>4</v>
+        <v>182</v>
       </c>
       <c r="B188" s="8"/>
       <c r="C188" s="9" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="D188" s="10" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="E188" s="10" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="F188" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G188" s="17">
-        <v>204.75</v>
+        <v>168.58</v>
       </c>
       <c r="H188" s="17">
         <v>0.0</v>
       </c>
       <c r="I188" s="17">
         <v>0.0</v>
       </c>
       <c r="J188" s="11">
         <v>0</v>
       </c>
       <c r="K188" s="14">
         <f>G188*J188</f>
         <v>0</v>
       </c>
     </row>
-    <row r="189" spans="1:11" outlineLevel="1">
-[...16 lines deleted...]
-        <v>557</v>
+    <row r="189" spans="1:11" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A189" s="19">
+        <v>183</v>
+      </c>
+      <c r="B189" s="8"/>
+      <c r="C189" s="9" t="s">
+        <v>561</v>
+      </c>
+      <c r="D189" s="10" t="s">
+        <v>562</v>
+      </c>
+      <c r="E189" s="10" t="s">
+        <v>563</v>
+      </c>
+      <c r="F189" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G189" s="17">
+        <v>238.88</v>
+      </c>
+      <c r="H189" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I189" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J189" s="11">
+        <v>0</v>
+      </c>
+      <c r="K189" s="14">
+        <f>G189*J189</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" outlineLevel="1">
+      <c r="A190" s="20" t="s">
+        <v>564</v>
       </c>
       <c r="B190" s="2"/>
       <c r="C190" s="2"/>
       <c r="D190" s="2"/>
       <c r="E190" s="2"/>
       <c r="F190" s="2"/>
       <c r="G190" s="12"/>
       <c r="H190" s="12"/>
       <c r="I190" s="12"/>
       <c r="J190" s="2"/>
       <c r="K190" s="12"/>
     </row>
-    <row r="191" spans="1:11" outlineLevel="3">
+    <row r="191" spans="1:11" outlineLevel="2">
       <c r="A191" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B191" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C191" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E191" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F191" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G191" s="16" t="s">
         <v>9</v>
       </c>
       <c r="H191" s="16" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="16" t="s">
         <v>11</v>
       </c>
       <c r="J191" s="5" t="s">
         <v>12</v>
       </c>
       <c r="K191" s="13" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="192" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+    <row r="192" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A192" s="19">
         <v>1</v>
       </c>
       <c r="B192" s="8"/>
       <c r="C192" s="9" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
       <c r="D192" s="10" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="E192" s="10" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="F192" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G192" s="17">
-        <v>13.65</v>
+        <v>152.88</v>
       </c>
       <c r="H192" s="17">
         <v>0.0</v>
       </c>
       <c r="I192" s="17">
         <v>0.0</v>
       </c>
       <c r="J192" s="11">
         <v>0</v>
       </c>
       <c r="K192" s="14">
         <f>G192*J192</f>
         <v>0</v>
       </c>
     </row>
-    <row r="193" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+    <row r="193" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A193" s="19">
         <v>2</v>
       </c>
       <c r="B193" s="8"/>
       <c r="C193" s="9" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="D193" s="10" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="E193" s="10" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="F193" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G193" s="17">
-        <v>20.48</v>
+        <v>152.88</v>
       </c>
       <c r="H193" s="17">
         <v>0.0</v>
       </c>
       <c r="I193" s="17">
         <v>0.0</v>
       </c>
       <c r="J193" s="11">
         <v>0</v>
       </c>
       <c r="K193" s="14">
         <f>G193*J193</f>
         <v>0</v>
       </c>
     </row>
-    <row r="194" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+    <row r="194" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A194" s="19">
         <v>3</v>
       </c>
       <c r="B194" s="8"/>
       <c r="C194" s="9" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
       <c r="D194" s="10" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="E194" s="10" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="F194" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G194" s="17">
-        <v>20.48</v>
+        <v>152.88</v>
       </c>
       <c r="H194" s="17">
         <v>0.0</v>
       </c>
       <c r="I194" s="17">
         <v>0.0</v>
       </c>
       <c r="J194" s="11">
         <v>0</v>
       </c>
       <c r="K194" s="14">
         <f>G194*J194</f>
         <v>0</v>
       </c>
     </row>
-    <row r="195" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+    <row r="195" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A195" s="19">
         <v>4</v>
       </c>
       <c r="B195" s="8"/>
       <c r="C195" s="9" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="D195" s="10" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="E195" s="10" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="F195" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G195" s="17">
-        <v>23.89</v>
+        <v>152.88</v>
       </c>
       <c r="H195" s="17">
         <v>0.0</v>
       </c>
       <c r="I195" s="17">
         <v>0.0</v>
       </c>
       <c r="J195" s="11">
         <v>0</v>
       </c>
       <c r="K195" s="14">
         <f>G195*J195</f>
         <v>0</v>
       </c>
     </row>
-    <row r="196" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
-      <c r="A196" s="19">
+    <row r="196" spans="1:11" outlineLevel="1">
+      <c r="A196" s="20" t="s">
+        <v>577</v>
+      </c>
+      <c r="B196" s="2"/>
+      <c r="C196" s="2"/>
+      <c r="D196" s="2"/>
+      <c r="E196" s="2"/>
+      <c r="F196" s="2"/>
+      <c r="G196" s="12"/>
+      <c r="H196" s="12"/>
+      <c r="I196" s="12"/>
+      <c r="J196" s="2"/>
+      <c r="K196" s="12"/>
+    </row>
+    <row r="197" spans="1:11" outlineLevel="2">
+      <c r="A197" s="21" t="s">
+        <v>578</v>
+      </c>
+      <c r="B197" s="2"/>
+      <c r="C197" s="2"/>
+      <c r="D197" s="2"/>
+      <c r="E197" s="2"/>
+      <c r="F197" s="2"/>
+      <c r="G197" s="12"/>
+      <c r="H197" s="12"/>
+      <c r="I197" s="12"/>
+      <c r="J197" s="2"/>
+      <c r="K197" s="12"/>
+    </row>
+    <row r="198" spans="1:11" outlineLevel="3">
+      <c r="A198" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B198" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C198" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B196" s="8"/>
-[...30 lines deleted...]
-      <c r="A197" s="19">
+      <c r="D198" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B197" s="8"/>
-[...30 lines deleted...]
-      <c r="A198" s="19">
+      <c r="E198" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B198" s="8"/>
-[...26 lines deleted...]
-        <v>0</v>
+      <c r="F198" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="H198" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="I198" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J198" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K198" s="13" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="199" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A199" s="19">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B199" s="8"/>
       <c r="C199" s="9" t="s">
         <v>579</v>
       </c>
       <c r="D199" s="10" t="s">
         <v>580</v>
       </c>
       <c r="E199" s="10" t="s">
         <v>581</v>
       </c>
       <c r="F199" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G199" s="17">
-        <v>58.01</v>
+        <v>13.65</v>
       </c>
       <c r="H199" s="17">
         <v>0.0</v>
       </c>
       <c r="I199" s="17">
         <v>0.0</v>
       </c>
       <c r="J199" s="11">
         <v>0</v>
       </c>
       <c r="K199" s="14">
         <f>G199*J199</f>
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A200" s="19">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B200" s="8"/>
       <c r="C200" s="9" t="s">
         <v>582</v>
       </c>
       <c r="D200" s="10" t="s">
         <v>583</v>
       </c>
       <c r="E200" s="10" t="s">
         <v>584</v>
       </c>
       <c r="F200" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G200" s="17">
-        <v>44.36</v>
+        <v>34.13</v>
       </c>
       <c r="H200" s="17">
         <v>0.0</v>
       </c>
       <c r="I200" s="17">
         <v>0.0</v>
       </c>
       <c r="J200" s="11">
         <v>0</v>
       </c>
       <c r="K200" s="14">
         <f>G200*J200</f>
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A201" s="19">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B201" s="8"/>
       <c r="C201" s="9" t="s">
         <v>585</v>
       </c>
       <c r="D201" s="10" t="s">
         <v>586</v>
       </c>
       <c r="E201" s="10" t="s">
         <v>587</v>
       </c>
       <c r="F201" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G201" s="17">
-        <v>68.25</v>
+        <v>57.33</v>
       </c>
       <c r="H201" s="17">
         <v>0.0</v>
       </c>
       <c r="I201" s="17">
         <v>0.0</v>
       </c>
       <c r="J201" s="11">
         <v>0</v>
       </c>
       <c r="K201" s="14">
         <f>G201*J201</f>
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A202" s="19">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B202" s="8"/>
       <c r="C202" s="9" t="s">
         <v>588</v>
       </c>
       <c r="D202" s="10" t="s">
         <v>589</v>
       </c>
       <c r="E202" s="10" t="s">
         <v>590</v>
       </c>
       <c r="F202" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G202" s="17">
-        <v>99.65</v>
+        <v>13.65</v>
       </c>
       <c r="H202" s="17">
         <v>0.0</v>
       </c>
       <c r="I202" s="17">
         <v>0.0</v>
       </c>
       <c r="J202" s="11">
         <v>0</v>
       </c>
       <c r="K202" s="14">
         <f>G202*J202</f>
         <v>0</v>
       </c>
     </row>
-    <row r="203" spans="1:11" outlineLevel="2">
-      <c r="A203" s="21" t="s">
+    <row r="203" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A203" s="19">
+        <v>5</v>
+      </c>
+      <c r="B203" s="8"/>
+      <c r="C203" s="9" t="s">
         <v>591</v>
       </c>
-      <c r="B203" s="2"/>
-[...20 lines deleted...]
-      <c r="D204" s="5" t="s">
+      <c r="D203" s="10" t="s">
+        <v>592</v>
+      </c>
+      <c r="E203" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="F203" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G203" s="17">
+        <v>20.48</v>
+      </c>
+      <c r="H203" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I203" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J203" s="11">
+        <v>0</v>
+      </c>
+      <c r="K203" s="14">
+        <f>G203*J203</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A204" s="19">
         <v>6</v>
       </c>
-      <c r="E204" s="5" t="s">
-[...18 lines deleted...]
-        <v>13</v>
+      <c r="B204" s="8"/>
+      <c r="C204" s="9" t="s">
+        <v>594</v>
+      </c>
+      <c r="D204" s="10" t="s">
+        <v>595</v>
+      </c>
+      <c r="E204" s="10" t="s">
+        <v>596</v>
+      </c>
+      <c r="F204" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G204" s="17">
+        <v>20.48</v>
+      </c>
+      <c r="H204" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I204" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J204" s="11">
+        <v>0</v>
+      </c>
+      <c r="K204" s="14">
+        <f>G204*J204</f>
+        <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A205" s="19">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B205" s="8"/>
       <c r="C205" s="9" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="D205" s="10" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="E205" s="10" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="F205" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G205" s="17">
-        <v>310.54</v>
+        <v>23.89</v>
       </c>
       <c r="H205" s="17">
         <v>0.0</v>
       </c>
       <c r="I205" s="17">
         <v>0.0</v>
       </c>
       <c r="J205" s="11">
         <v>0</v>
       </c>
       <c r="K205" s="14">
         <f>G205*J205</f>
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A206" s="19">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B206" s="8"/>
       <c r="C206" s="9" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="D206" s="10" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="E206" s="10" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="F206" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G206" s="17">
-        <v>310.54</v>
+        <v>30.71</v>
       </c>
       <c r="H206" s="17">
         <v>0.0</v>
       </c>
       <c r="I206" s="17">
         <v>0.0</v>
       </c>
       <c r="J206" s="11">
         <v>0</v>
       </c>
       <c r="K206" s="14">
         <f>G206*J206</f>
         <v>0</v>
       </c>
     </row>
-    <row r="207" spans="1:11" outlineLevel="1">
-[...33 lines deleted...]
-      <c r="G208" s="16" t="s">
+    <row r="207" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A207" s="19">
         <v>9</v>
       </c>
-      <c r="H208" s="16" t="s">
+      <c r="B207" s="8"/>
+      <c r="C207" s="9" t="s">
+        <v>603</v>
+      </c>
+      <c r="D207" s="10" t="s">
+        <v>604</v>
+      </c>
+      <c r="E207" s="10" t="s">
+        <v>605</v>
+      </c>
+      <c r="F207" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G207" s="17">
+        <v>30.71</v>
+      </c>
+      <c r="H207" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I207" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J207" s="11">
+        <v>0</v>
+      </c>
+      <c r="K207" s="14">
+        <f>G207*J207</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A208" s="19">
         <v>10</v>
       </c>
-      <c r="I208" s="16" t="s">
+      <c r="B208" s="8"/>
+      <c r="C208" s="9" t="s">
+        <v>606</v>
+      </c>
+      <c r="D208" s="10" t="s">
+        <v>607</v>
+      </c>
+      <c r="E208" s="10" t="s">
+        <v>608</v>
+      </c>
+      <c r="F208" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G208" s="17">
+        <v>34.13</v>
+      </c>
+      <c r="H208" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I208" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J208" s="11">
+        <v>0</v>
+      </c>
+      <c r="K208" s="14">
+        <f>G208*J208</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A209" s="19">
         <v>11</v>
-      </c>
-[...9 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B209" s="8"/>
       <c r="C209" s="9" t="s">
-        <v>599</v>
+        <v>609</v>
       </c>
       <c r="D209" s="10" t="s">
-        <v>600</v>
+        <v>610</v>
       </c>
       <c r="E209" s="10" t="s">
-        <v>601</v>
+        <v>611</v>
       </c>
       <c r="F209" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G209" s="17">
-        <v>614.25</v>
+        <v>58.01</v>
       </c>
       <c r="H209" s="17">
         <v>0.0</v>
       </c>
       <c r="I209" s="17">
         <v>0.0</v>
       </c>
       <c r="J209" s="11">
         <v>0</v>
       </c>
       <c r="K209" s="14">
         <f>G209*J209</f>
         <v>0</v>
       </c>
     </row>
-    <row r="210" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="210" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A210" s="19">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B210" s="8"/>
       <c r="C210" s="9" t="s">
-        <v>602</v>
+        <v>612</v>
       </c>
       <c r="D210" s="10" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
       <c r="E210" s="10" t="s">
-        <v>604</v>
+        <v>614</v>
       </c>
       <c r="F210" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G210" s="17">
-        <v>614.25</v>
+        <v>34.13</v>
       </c>
       <c r="H210" s="17">
         <v>0.0</v>
       </c>
       <c r="I210" s="17">
         <v>0.0</v>
       </c>
       <c r="J210" s="11">
         <v>0</v>
       </c>
       <c r="K210" s="14">
         <f>G210*J210</f>
         <v>0</v>
       </c>
     </row>
-    <row r="211" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="211" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A211" s="19">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B211" s="8"/>
       <c r="C211" s="9" t="s">
-        <v>605</v>
+        <v>615</v>
       </c>
       <c r="D211" s="10" t="s">
-        <v>606</v>
+        <v>616</v>
       </c>
       <c r="E211" s="10" t="s">
-        <v>607</v>
+        <v>617</v>
       </c>
       <c r="F211" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G211" s="17">
-        <v>614.25</v>
+        <v>44.36</v>
       </c>
       <c r="H211" s="17">
         <v>0.0</v>
       </c>
       <c r="I211" s="17">
         <v>0.0</v>
       </c>
       <c r="J211" s="11">
         <v>0</v>
       </c>
       <c r="K211" s="14">
         <f>G211*J211</f>
         <v>0</v>
       </c>
     </row>
-    <row r="212" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="212" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A212" s="19">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B212" s="8"/>
       <c r="C212" s="9" t="s">
-        <v>608</v>
+        <v>618</v>
       </c>
       <c r="D212" s="10" t="s">
-        <v>609</v>
+        <v>619</v>
       </c>
       <c r="E212" s="10" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>160.0</v>
+        <v>620</v>
+      </c>
+      <c r="F212" s="8" t="s">
+        <v>17</v>
       </c>
       <c r="G212" s="17">
-        <v>143.33</v>
+        <v>68.25</v>
       </c>
       <c r="H212" s="17">
         <v>0.0</v>
       </c>
       <c r="I212" s="17">
         <v>0.0</v>
       </c>
       <c r="J212" s="11">
         <v>0</v>
       </c>
       <c r="K212" s="14">
         <f>G212*J212</f>
         <v>0</v>
       </c>
     </row>
-    <row r="213" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="213" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A213" s="19">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B213" s="8"/>
       <c r="C213" s="9" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
       <c r="D213" s="10" t="s">
-        <v>612</v>
+        <v>622</v>
       </c>
       <c r="E213" s="10" t="s">
-        <v>613</v>
+        <v>623</v>
       </c>
       <c r="F213" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G213" s="17">
-        <v>209.53</v>
+        <v>99.65</v>
       </c>
       <c r="H213" s="17">
         <v>0.0</v>
       </c>
       <c r="I213" s="17">
         <v>0.0</v>
       </c>
       <c r="J213" s="11">
         <v>0</v>
       </c>
       <c r="K213" s="14">
         <f>G213*J213</f>
         <v>0</v>
       </c>
     </row>
-    <row r="214" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A214" s="19">
+    <row r="214" spans="1:11" outlineLevel="2">
+      <c r="A214" s="21" t="s">
+        <v>624</v>
+      </c>
+      <c r="B214" s="2"/>
+      <c r="C214" s="2"/>
+      <c r="D214" s="2"/>
+      <c r="E214" s="2"/>
+      <c r="F214" s="2"/>
+      <c r="G214" s="12"/>
+      <c r="H214" s="12"/>
+      <c r="I214" s="12"/>
+      <c r="J214" s="2"/>
+      <c r="K214" s="12"/>
+    </row>
+    <row r="215" spans="1:11" outlineLevel="3">
+      <c r="A215" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B215" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C215" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D215" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="B214" s="8"/>
-[...30 lines deleted...]
-      <c r="A215" s="19">
+      <c r="E215" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B215" s="8"/>
-[...29 lines deleted...]
-    <row r="216" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="F215" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G215" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="H215" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="I215" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J215" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K215" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="216" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A216" s="19">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B216" s="8"/>
       <c r="C216" s="9" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="D216" s="10" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="E216" s="10" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="F216" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G216" s="17">
-        <v>209.53</v>
+        <v>310.54</v>
       </c>
       <c r="H216" s="17">
         <v>0.0</v>
       </c>
       <c r="I216" s="17">
         <v>0.0</v>
       </c>
       <c r="J216" s="11">
         <v>0</v>
       </c>
       <c r="K216" s="14">
         <f>G216*J216</f>
         <v>0</v>
       </c>
     </row>
-    <row r="217" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+    <row r="217" spans="1:11" customHeight="1" ht="80" outlineLevel="3">
       <c r="A217" s="19">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B217" s="8"/>
       <c r="C217" s="9" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="D217" s="10" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="E217" s="10" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>200.0</v>
+        <v>630</v>
+      </c>
+      <c r="F217" s="8" t="s">
+        <v>17</v>
       </c>
       <c r="G217" s="17">
-        <v>209.53</v>
+        <v>310.54</v>
       </c>
       <c r="H217" s="17">
         <v>0.0</v>
       </c>
       <c r="I217" s="17">
         <v>0.0</v>
       </c>
       <c r="J217" s="11">
         <v>0</v>
       </c>
       <c r="K217" s="14">
         <f>G217*J217</f>
         <v>0</v>
       </c>
     </row>
-    <row r="218" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A218" s="19">
+    <row r="218" spans="1:11" outlineLevel="1">
+      <c r="A218" s="20" t="s">
+        <v>631</v>
+      </c>
+      <c r="B218" s="2"/>
+      <c r="C218" s="2"/>
+      <c r="D218" s="2"/>
+      <c r="E218" s="2"/>
+      <c r="F218" s="2"/>
+      <c r="G218" s="12"/>
+      <c r="H218" s="12"/>
+      <c r="I218" s="12"/>
+      <c r="J218" s="2"/>
+      <c r="K218" s="12"/>
+    </row>
+    <row r="219" spans="1:11" outlineLevel="2">
+      <c r="A219" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B219" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C219" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D219" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E219" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F219" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G219" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="H219" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="B218" s="8"/>
-[...30 lines deleted...]
-      <c r="A219" s="19">
+      <c r="I219" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B219" s="8"/>
-[...26 lines deleted...]
-        <v>0</v>
+      <c r="J219" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K219" s="13" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="220" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A220" s="19">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B220" s="8"/>
       <c r="C220" s="9" t="s">
         <v>632</v>
       </c>
       <c r="D220" s="10" t="s">
         <v>633</v>
       </c>
       <c r="E220" s="10" t="s">
         <v>634</v>
       </c>
       <c r="F220" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G220" s="17">
-        <v>177.45</v>
+        <v>614.25</v>
       </c>
       <c r="H220" s="17">
         <v>0.0</v>
       </c>
       <c r="I220" s="17">
         <v>0.0</v>
       </c>
       <c r="J220" s="11">
         <v>0</v>
       </c>
       <c r="K220" s="14">
         <f>G220*J220</f>
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A221" s="19">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B221" s="8"/>
       <c r="C221" s="9" t="s">
         <v>635</v>
       </c>
       <c r="D221" s="10" t="s">
         <v>636</v>
       </c>
       <c r="E221" s="10" t="s">
         <v>637</v>
       </c>
       <c r="F221" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G221" s="17">
-        <v>177.45</v>
+        <v>614.25</v>
       </c>
       <c r="H221" s="17">
         <v>0.0</v>
       </c>
       <c r="I221" s="17">
         <v>0.0</v>
       </c>
       <c r="J221" s="11">
         <v>0</v>
       </c>
       <c r="K221" s="14">
         <f>G221*J221</f>
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A222" s="19">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B222" s="8"/>
       <c r="C222" s="9" t="s">
         <v>638</v>
       </c>
       <c r="D222" s="10" t="s">
         <v>639</v>
       </c>
       <c r="E222" s="10" t="s">
         <v>640</v>
       </c>
-      <c r="F222" s="8" t="s">
-        <v>17</v>
+      <c r="F222" s="8">
+        <v>160.0</v>
       </c>
       <c r="G222" s="17">
-        <v>177.45</v>
+        <v>143.33</v>
       </c>
       <c r="H222" s="17">
         <v>0.0</v>
       </c>
       <c r="I222" s="17">
         <v>0.0</v>
       </c>
       <c r="J222" s="11">
         <v>0</v>
       </c>
       <c r="K222" s="14">
         <f>G222*J222</f>
         <v>0</v>
       </c>
     </row>
-    <row r="223" spans="1:11" outlineLevel="1">
-      <c r="A223" s="20" t="s">
+    <row r="223" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A223" s="19">
+        <v>4</v>
+      </c>
+      <c r="B223" s="8"/>
+      <c r="C223" s="9" t="s">
         <v>641</v>
       </c>
-      <c r="B223" s="2"/>
-[...17 lines deleted...]
-      <c r="C224" s="4" t="s">
+      <c r="D223" s="10" t="s">
+        <v>642</v>
+      </c>
+      <c r="E223" s="10" t="s">
+        <v>643</v>
+      </c>
+      <c r="F223" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G223" s="17">
+        <v>209.53</v>
+      </c>
+      <c r="H223" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I223" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J223" s="11">
+        <v>0</v>
+      </c>
+      <c r="K223" s="14">
+        <f>G223*J223</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A224" s="19">
         <v>5</v>
       </c>
-      <c r="D224" s="5" t="s">
-[...21 lines deleted...]
-        <v>13</v>
+      <c r="B224" s="8"/>
+      <c r="C224" s="9" t="s">
+        <v>644</v>
+      </c>
+      <c r="D224" s="10" t="s">
+        <v>645</v>
+      </c>
+      <c r="E224" s="10" t="s">
+        <v>646</v>
+      </c>
+      <c r="F224" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G224" s="17">
+        <v>209.53</v>
+      </c>
+      <c r="H224" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I224" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J224" s="11">
+        <v>0</v>
+      </c>
+      <c r="K224" s="14">
+        <f>G224*J224</f>
+        <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A225" s="19">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B225" s="8"/>
       <c r="C225" s="9" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="D225" s="10" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="E225" s="10" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F225" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G225" s="17">
-        <v>350.81</v>
+        <v>209.53</v>
       </c>
       <c r="H225" s="17">
         <v>0.0</v>
       </c>
       <c r="I225" s="17">
         <v>0.0</v>
       </c>
       <c r="J225" s="11">
         <v>0</v>
       </c>
       <c r="K225" s="14">
         <f>G225*J225</f>
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A226" s="19">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B226" s="8"/>
       <c r="C226" s="9" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="D226" s="10" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="E226" s="10" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="F226" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G226" s="17">
-        <v>350.81</v>
+        <v>209.53</v>
       </c>
       <c r="H226" s="17">
         <v>0.0</v>
       </c>
       <c r="I226" s="17">
         <v>0.0</v>
       </c>
       <c r="J226" s="11">
         <v>0</v>
       </c>
       <c r="K226" s="14">
         <f>G226*J226</f>
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A227" s="19">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B227" s="8"/>
       <c r="C227" s="9" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="D227" s="10" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="E227" s="10" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>655</v>
+      </c>
+      <c r="F227" s="8">
+        <v>200.0</v>
       </c>
       <c r="G227" s="17">
-        <v>156.29</v>
+        <v>209.53</v>
       </c>
       <c r="H227" s="17">
         <v>0.0</v>
       </c>
       <c r="I227" s="17">
         <v>0.0</v>
       </c>
       <c r="J227" s="11">
         <v>0</v>
       </c>
       <c r="K227" s="14">
         <f>G227*J227</f>
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A228" s="19">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B228" s="8"/>
       <c r="C228" s="9" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="D228" s="10" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
       <c r="E228" s="10" t="s">
-        <v>653</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>658</v>
+      </c>
+      <c r="F228" s="8">
+        <v>220.0</v>
       </c>
       <c r="G228" s="17">
-        <v>375.38</v>
+        <v>209.53</v>
       </c>
       <c r="H228" s="17">
         <v>0.0</v>
       </c>
       <c r="I228" s="17">
         <v>0.0</v>
       </c>
       <c r="J228" s="11">
         <v>0</v>
       </c>
       <c r="K228" s="14">
         <f>G228*J228</f>
         <v>0</v>
       </c>
     </row>
-    <row r="229" spans="1:11">
-[...8 lines deleted...]
-        <f>SUM(K5:K228)</f>
+    <row r="229" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A229" s="19">
+        <v>10</v>
+      </c>
+      <c r="B229" s="8"/>
+      <c r="C229" s="9" t="s">
+        <v>659</v>
+      </c>
+      <c r="D229" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="E229" s="10" t="s">
+        <v>661</v>
+      </c>
+      <c r="F229" s="8">
+        <v>200.0</v>
+      </c>
+      <c r="G229" s="17">
+        <v>209.53</v>
+      </c>
+      <c r="H229" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I229" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J229" s="11">
+        <v>0</v>
+      </c>
+      <c r="K229" s="14">
+        <f>G229*J229</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A230" s="19">
+        <v>11</v>
+      </c>
+      <c r="B230" s="8"/>
+      <c r="C230" s="9" t="s">
+        <v>662</v>
+      </c>
+      <c r="D230" s="10" t="s">
+        <v>663</v>
+      </c>
+      <c r="E230" s="10" t="s">
+        <v>664</v>
+      </c>
+      <c r="F230" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G230" s="17">
+        <v>177.45</v>
+      </c>
+      <c r="H230" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I230" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J230" s="11">
+        <v>0</v>
+      </c>
+      <c r="K230" s="14">
+        <f>G230*J230</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A231" s="19">
+        <v>12</v>
+      </c>
+      <c r="B231" s="8"/>
+      <c r="C231" s="9" t="s">
+        <v>665</v>
+      </c>
+      <c r="D231" s="10" t="s">
+        <v>666</v>
+      </c>
+      <c r="E231" s="10" t="s">
+        <v>667</v>
+      </c>
+      <c r="F231" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G231" s="17">
+        <v>177.45</v>
+      </c>
+      <c r="H231" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I231" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J231" s="11">
+        <v>0</v>
+      </c>
+      <c r="K231" s="14">
+        <f>G231*J231</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A232" s="19">
+        <v>13</v>
+      </c>
+      <c r="B232" s="8"/>
+      <c r="C232" s="9" t="s">
+        <v>668</v>
+      </c>
+      <c r="D232" s="10" t="s">
+        <v>669</v>
+      </c>
+      <c r="E232" s="10" t="s">
+        <v>670</v>
+      </c>
+      <c r="F232" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G232" s="17">
+        <v>177.45</v>
+      </c>
+      <c r="H232" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I232" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J232" s="11">
+        <v>0</v>
+      </c>
+      <c r="K232" s="14">
+        <f>G232*J232</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11" outlineLevel="1">
+      <c r="A233" s="20" t="s">
+        <v>671</v>
+      </c>
+      <c r="B233" s="2"/>
+      <c r="C233" s="2"/>
+      <c r="D233" s="2"/>
+      <c r="E233" s="2"/>
+      <c r="F233" s="2"/>
+      <c r="G233" s="12"/>
+      <c r="H233" s="12"/>
+      <c r="I233" s="12"/>
+      <c r="J233" s="2"/>
+      <c r="K233" s="12"/>
+    </row>
+    <row r="234" spans="1:11" outlineLevel="2">
+      <c r="A234" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B234" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C234" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E234" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F234" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G234" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="H234" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="I234" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J234" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K234" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A235" s="19">
+        <v>1</v>
+      </c>
+      <c r="B235" s="8"/>
+      <c r="C235" s="9" t="s">
+        <v>672</v>
+      </c>
+      <c r="D235" s="10" t="s">
+        <v>673</v>
+      </c>
+      <c r="E235" s="10" t="s">
+        <v>674</v>
+      </c>
+      <c r="F235" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G235" s="17">
+        <v>350.81</v>
+      </c>
+      <c r="H235" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I235" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J235" s="11">
+        <v>0</v>
+      </c>
+      <c r="K235" s="14">
+        <f>G235*J235</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A236" s="19">
+        <v>2</v>
+      </c>
+      <c r="B236" s="8"/>
+      <c r="C236" s="9" t="s">
+        <v>675</v>
+      </c>
+      <c r="D236" s="10" t="s">
+        <v>676</v>
+      </c>
+      <c r="E236" s="10" t="s">
+        <v>677</v>
+      </c>
+      <c r="F236" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G236" s="17">
+        <v>395.85</v>
+      </c>
+      <c r="H236" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I236" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J236" s="11">
+        <v>0</v>
+      </c>
+      <c r="K236" s="14">
+        <f>G236*J236</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A237" s="19">
+        <v>3</v>
+      </c>
+      <c r="B237" s="8"/>
+      <c r="C237" s="9" t="s">
+        <v>678</v>
+      </c>
+      <c r="D237" s="10" t="s">
+        <v>679</v>
+      </c>
+      <c r="E237" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="F237" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G237" s="17">
+        <v>156.29</v>
+      </c>
+      <c r="H237" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I237" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J237" s="11">
+        <v>0</v>
+      </c>
+      <c r="K237" s="14">
+        <f>G237*J237</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A238" s="19">
+        <v>4</v>
+      </c>
+      <c r="B238" s="8"/>
+      <c r="C238" s="9" t="s">
+        <v>681</v>
+      </c>
+      <c r="D238" s="10" t="s">
+        <v>682</v>
+      </c>
+      <c r="E238" s="10" t="s">
+        <v>683</v>
+      </c>
+      <c r="F238" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G238" s="17">
+        <v>375.38</v>
+      </c>
+      <c r="H238" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I238" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J238" s="11">
+        <v>0</v>
+      </c>
+      <c r="K238" s="14">
+        <f>G238*J238</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11">
+      <c r="I239" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="J239" s="22">
+        <f>SUM(J5:J238)</f>
+        <v>0</v>
+      </c>
+      <c r="K239" s="22">
+        <f>SUM(K5:K238)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A5:K5"/>
-    <mergeCell ref="A183:K183"/>
-    <mergeCell ref="A189:K189"/>
     <mergeCell ref="A190:K190"/>
-    <mergeCell ref="A203:K203"/>
-[...1 lines deleted...]
-    <mergeCell ref="A223:K223"/>
+    <mergeCell ref="A196:K196"/>
+    <mergeCell ref="A197:K197"/>
+    <mergeCell ref="A214:K214"/>
+    <mergeCell ref="A218:K218"/>
+    <mergeCell ref="A233:K233"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="E29" r:id="rId_hyperlink_23"/>
@@ -16524,85 +17254,95 @@
     <hyperlink ref="E158" r:id="rId_hyperlink_152"/>
     <hyperlink ref="E159" r:id="rId_hyperlink_153"/>
     <hyperlink ref="E160" r:id="rId_hyperlink_154"/>
     <hyperlink ref="E161" r:id="rId_hyperlink_155"/>
     <hyperlink ref="E162" r:id="rId_hyperlink_156"/>
     <hyperlink ref="E163" r:id="rId_hyperlink_157"/>
     <hyperlink ref="E164" r:id="rId_hyperlink_158"/>
     <hyperlink ref="E165" r:id="rId_hyperlink_159"/>
     <hyperlink ref="E166" r:id="rId_hyperlink_160"/>
     <hyperlink ref="E167" r:id="rId_hyperlink_161"/>
     <hyperlink ref="E168" r:id="rId_hyperlink_162"/>
     <hyperlink ref="E169" r:id="rId_hyperlink_163"/>
     <hyperlink ref="E170" r:id="rId_hyperlink_164"/>
     <hyperlink ref="E171" r:id="rId_hyperlink_165"/>
     <hyperlink ref="E172" r:id="rId_hyperlink_166"/>
     <hyperlink ref="E173" r:id="rId_hyperlink_167"/>
     <hyperlink ref="E174" r:id="rId_hyperlink_168"/>
     <hyperlink ref="E175" r:id="rId_hyperlink_169"/>
     <hyperlink ref="E176" r:id="rId_hyperlink_170"/>
     <hyperlink ref="E177" r:id="rId_hyperlink_171"/>
     <hyperlink ref="E178" r:id="rId_hyperlink_172"/>
     <hyperlink ref="E179" r:id="rId_hyperlink_173"/>
     <hyperlink ref="E180" r:id="rId_hyperlink_174"/>
     <hyperlink ref="E181" r:id="rId_hyperlink_175"/>
     <hyperlink ref="E182" r:id="rId_hyperlink_176"/>
-    <hyperlink ref="E185" r:id="rId_hyperlink_177"/>
-[...9 lines deleted...]
-    <hyperlink ref="E198" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="E183" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="E184" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="E185" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="E186" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="E187" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="E188" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="E189" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="E192" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="E193" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="E194" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="E195" r:id="rId_hyperlink_187"/>
     <hyperlink ref="E199" r:id="rId_hyperlink_188"/>
     <hyperlink ref="E200" r:id="rId_hyperlink_189"/>
     <hyperlink ref="E201" r:id="rId_hyperlink_190"/>
     <hyperlink ref="E202" r:id="rId_hyperlink_191"/>
-    <hyperlink ref="E205" r:id="rId_hyperlink_192"/>
-[...11 lines deleted...]
-    <hyperlink ref="E219" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="E203" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="E204" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="E205" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="E206" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="E207" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="E208" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="E209" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="E210" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="E211" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="E212" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="E213" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="E216" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="E217" r:id="rId_hyperlink_204"/>
     <hyperlink ref="E220" r:id="rId_hyperlink_205"/>
     <hyperlink ref="E221" r:id="rId_hyperlink_206"/>
     <hyperlink ref="E222" r:id="rId_hyperlink_207"/>
-    <hyperlink ref="E225" r:id="rId_hyperlink_208"/>
-[...2 lines deleted...]
-    <hyperlink ref="E228" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="E223" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="E224" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="E225" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="E226" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="E227" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="E228" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="E229" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="E230" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="E231" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="E232" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="E235" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="E236" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="E237" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="E238" r:id="rId_hyperlink_221"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>